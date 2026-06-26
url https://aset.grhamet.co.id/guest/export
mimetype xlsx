--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Asset Name</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
@@ -87,50 +87,1861 @@
     <t>Samsung</t>
   </si>
   <si>
     <t>UA48H5550AK</t>
   </si>
   <si>
     <t>48 inch resolusi (Full HD 1920x1080)</t>
   </si>
   <si>
     <t>layak</t>
   </si>
   <si>
     <t>Elektronik</t>
   </si>
   <si>
     <t>PT Waterindo Primatech Bekasi</t>
   </si>
   <si>
     <t>Ruang Rapat wpb</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>AST-000005</t>
+  </si>
+  <si>
+    <t>Rak besi</t>
+  </si>
+  <si>
+    <t>Hitam 4 tahap</t>
+  </si>
+  <si>
+    <t>Benda Mati</t>
+  </si>
+  <si>
+    <t>PT Grha Mekatama Telindo</t>
+  </si>
+  <si>
+    <t>Procurement &amp; GA</t>
+  </si>
+  <si>
+    <t>Ukuran 100x200cm</t>
+  </si>
+  <si>
+    <t>AST-000007</t>
+  </si>
+  <si>
+    <t>Rak Besi</t>
+  </si>
+  <si>
+    <t>Procurement dan GA</t>
+  </si>
+  <si>
+    <t>Ukuran 100x200 cm</t>
+  </si>
+  <si>
+    <t>AST-000008</t>
+  </si>
+  <si>
+    <t>Lemari</t>
+  </si>
+  <si>
+    <t>Warna cream 3 tahap 2 pintu</t>
+  </si>
+  <si>
+    <t>Ukuran 80x120cm</t>
+  </si>
+  <si>
+    <t>AST-000009</t>
+  </si>
+  <si>
+    <t>Cream dan bening
+5 tahap 1 pintu</t>
+  </si>
+  <si>
+    <t>Ukuran 80x230cm</t>
+  </si>
+  <si>
+    <t>AST-000010</t>
+  </si>
+  <si>
+    <t>Meja kaca</t>
+  </si>
+  <si>
+    <t>Warna hitam</t>
+  </si>
+  <si>
+    <t>Ukuran 90x120cm</t>
+  </si>
+  <si>
+    <t>AST-000011</t>
+  </si>
+  <si>
+    <t>Meja kayu</t>
+  </si>
+  <si>
+    <t>Warna cream</t>
+  </si>
+  <si>
+    <t>Ukuran 60x150cm</t>
+  </si>
+  <si>
+    <t>AST-000012</t>
+  </si>
+  <si>
+    <t>AST-000013</t>
+  </si>
+  <si>
+    <t>AST-000014</t>
+  </si>
+  <si>
+    <t>Tempat sampah</t>
+  </si>
+  <si>
+    <t>Warna putih</t>
+  </si>
+  <si>
+    <t>AST-000015</t>
+  </si>
+  <si>
+    <t>Meja</t>
+  </si>
+  <si>
+    <t>Warna cream 3 laci</t>
+  </si>
+  <si>
+    <t>Ukuran 50x60cm</t>
+  </si>
+  <si>
+    <t>AST-000016</t>
+  </si>
+  <si>
+    <t>tidak_layak</t>
+  </si>
+  <si>
+    <t>AST-000017</t>
+  </si>
+  <si>
+    <t>Rak plastik</t>
+  </si>
+  <si>
+    <t>Warna merah dan putih</t>
+  </si>
+  <si>
+    <t>4tahap</t>
+  </si>
+  <si>
+    <t>AST-000018</t>
+  </si>
+  <si>
+    <t>Ukuran 80x80cm</t>
+  </si>
+  <si>
+    <t>AST-000019</t>
+  </si>
+  <si>
+    <t>Warna coklat 6 laci</t>
+  </si>
+  <si>
+    <t>Ukuran 220x80cm</t>
+  </si>
+  <si>
+    <t>AST-000020</t>
+  </si>
+  <si>
+    <t>Kursi futura</t>
+  </si>
+  <si>
+    <t>Warna merah</t>
+  </si>
+  <si>
+    <t>AST-000021</t>
+  </si>
+  <si>
+    <t>AST-000022</t>
+  </si>
+  <si>
+    <t>Kursi meeting</t>
+  </si>
+  <si>
+    <t>AST-000023</t>
+  </si>
+  <si>
+    <t>AST-000024</t>
+  </si>
+  <si>
+    <t>Kursi bulat</t>
+  </si>
+  <si>
+    <t>Kursi bulat warna hitam dan merah</t>
+  </si>
+  <si>
+    <t>AST-000025</t>
+  </si>
+  <si>
+    <t>Rak file</t>
+  </si>
+  <si>
+    <t>Warna hitam 4 tahap</t>
+  </si>
+  <si>
+    <t>AST-000026</t>
+  </si>
+  <si>
+    <t>Warna hitam 2 tahap</t>
+  </si>
+  <si>
+    <t>AST-000027</t>
+  </si>
+  <si>
+    <t>Joglo pembolong</t>
+  </si>
+  <si>
+    <t>Warna putih dan biru</t>
+  </si>
+  <si>
+    <t>AST-000028</t>
+  </si>
+  <si>
+    <t>AST-000029</t>
+  </si>
+  <si>
+    <t>Papan pintu aklirik</t>
+  </si>
+  <si>
+    <t>Warna silver</t>
+  </si>
+  <si>
+    <t>Ukuran 30cm</t>
+  </si>
+  <si>
+    <t>AST-000030</t>
+  </si>
+  <si>
+    <t>Lukisan tari Bali 1</t>
+  </si>
+  <si>
+    <t>Lantai dasar</t>
+  </si>
+  <si>
+    <t>AST-000031</t>
+  </si>
+  <si>
+    <t>Lukisan tari Bali 2</t>
+  </si>
+  <si>
+    <t>AST-000032</t>
+  </si>
+  <si>
+    <t>Kursi</t>
+  </si>
+  <si>
+    <t>Warna dark coklat</t>
+  </si>
+  <si>
+    <t>AST-000033</t>
+  </si>
+  <si>
+    <t>Hiasan perahu</t>
+  </si>
+  <si>
+    <t>AST-000034</t>
+  </si>
+  <si>
+    <t>Hiasan bunga</t>
+  </si>
+  <si>
+    <t>AST-000035</t>
+  </si>
+  <si>
+    <t>AST-000036</t>
+  </si>
+  <si>
+    <t>AST-000037</t>
+  </si>
+  <si>
+    <t>AST-000038</t>
+  </si>
+  <si>
+    <t>AST-000039</t>
+  </si>
+  <si>
+    <t>Lukisan tari Bali</t>
+  </si>
+  <si>
+    <t>AST-000040</t>
+  </si>
+  <si>
+    <t>Lukisan menara</t>
+  </si>
+  <si>
+    <t>AST-000041</t>
+  </si>
+  <si>
+    <t>Lukisan ulos</t>
+  </si>
+  <si>
+    <t>AST-000042</t>
+  </si>
+  <si>
+    <t>Gorden</t>
+  </si>
+  <si>
+    <t>2gorden kiri dan kanan</t>
+  </si>
+  <si>
+    <t>Warna cream dan merah</t>
+  </si>
+  <si>
+    <t>AST-000043</t>
+  </si>
+  <si>
+    <t>Bantal kursi</t>
+  </si>
+  <si>
+    <t>3 bantal kursi</t>
+  </si>
+  <si>
+    <t>AST-000044</t>
+  </si>
+  <si>
+    <t>Kursi tamu</t>
+  </si>
+  <si>
+    <t>Warna cokelat</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>AST-000045</t>
+  </si>
+  <si>
+    <t>Rak hias</t>
+  </si>
+  <si>
+    <t>Warna dark coklat 
+4 tahap</t>
+  </si>
+  <si>
+    <t>AST-000046</t>
+  </si>
+  <si>
+    <t>Warna abu dan cream
+3 laci</t>
+  </si>
+  <si>
+    <t>AST-000047</t>
+  </si>
+  <si>
+    <t>Warna emas dan putih
+3 tahap</t>
+  </si>
+  <si>
+    <t>AST-000048</t>
+  </si>
+  <si>
+    <t>Warna coklat
+2 laci</t>
+  </si>
+  <si>
+    <t>AST-000049</t>
+  </si>
+  <si>
+    <t>Apar</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>AST-000050</t>
+  </si>
+  <si>
+    <t>Router wifi</t>
+  </si>
+  <si>
+    <t>Tp link</t>
+  </si>
+  <si>
+    <t>Lantai bawah</t>
+  </si>
+  <si>
+    <t>AST-000051</t>
+  </si>
+  <si>
+    <t>Stella mesin</t>
+  </si>
+  <si>
+    <t>Stella</t>
+  </si>
+  <si>
+    <t>AST-000052</t>
+  </si>
+  <si>
+    <t>Ac</t>
+  </si>
+  <si>
+    <t>Sharp</t>
+  </si>
+  <si>
+    <t>1 PK</t>
+  </si>
+  <si>
+    <t>AST-000053</t>
+  </si>
+  <si>
+    <t>Panasonic</t>
+  </si>
+  <si>
+    <t>AST-000054</t>
+  </si>
+  <si>
+    <t>Hiasan lampu</t>
+  </si>
+  <si>
+    <t>AST-000055</t>
+  </si>
+  <si>
+    <t>Monitor</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>AST-000056</t>
+  </si>
+  <si>
+    <t>AST-000057</t>
+  </si>
+  <si>
+    <t>Printer</t>
+  </si>
+  <si>
+    <t>Brother</t>
+  </si>
+  <si>
+    <t>DCP-T420W</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>AST-000058</t>
+  </si>
+  <si>
+    <t>Ruang pak tri</t>
+  </si>
+  <si>
+    <t>AST-000059</t>
+  </si>
+  <si>
+    <t>AST-000060</t>
+  </si>
+  <si>
+    <t>Daikin</t>
+  </si>
+  <si>
+    <t>1 pk</t>
+  </si>
+  <si>
+    <t>AST-000061</t>
+  </si>
+  <si>
+    <t>AST-000062</t>
+  </si>
+  <si>
+    <t>Warna hitam dan biru</t>
+  </si>
+  <si>
+    <t>AST-000063</t>
+  </si>
+  <si>
+    <t>Tv</t>
+  </si>
+  <si>
+    <t>AST-000064</t>
+  </si>
+  <si>
+    <t>AST-000065</t>
+  </si>
+  <si>
+    <t>Kabel roll</t>
+  </si>
+  <si>
+    <t>AST-000066</t>
+  </si>
+  <si>
+    <t>Tempat obat</t>
+  </si>
+  <si>
+    <t>AST-000067</t>
+  </si>
+  <si>
+    <t>Sony</t>
+  </si>
+  <si>
+    <t>42 inc</t>
+  </si>
+  <si>
+    <t>Lantai 1</t>
+  </si>
+  <si>
+    <t>AST-000068</t>
+  </si>
+  <si>
+    <t>Lukisan</t>
+  </si>
+  <si>
+    <t>Batik</t>
+  </si>
+  <si>
+    <t>AST-000069</t>
+  </si>
+  <si>
+    <t>Bambu</t>
+  </si>
+  <si>
+    <t>AST-000070</t>
+  </si>
+  <si>
+    <t>AST-000071</t>
+  </si>
+  <si>
+    <t>D-link</t>
+  </si>
+  <si>
+    <t>AST-000072</t>
+  </si>
+  <si>
+    <t>Infocus</t>
+  </si>
+  <si>
+    <t>Ruang data center</t>
+  </si>
+  <si>
+    <t>AST-000073</t>
+  </si>
+  <si>
+    <t>Tempat tissue</t>
+  </si>
+  <si>
+    <t>Warna putih dan oranye</t>
+  </si>
+  <si>
+    <t>AST-000074</t>
+  </si>
+  <si>
+    <t>AST-000075</t>
+  </si>
+  <si>
+    <t>Toshiba</t>
+  </si>
+  <si>
+    <t>AST-000076</t>
+  </si>
+  <si>
+    <t>AST-000077</t>
+  </si>
+  <si>
+    <t>Meja meeting</t>
+  </si>
+  <si>
+    <t>AST-000078</t>
+  </si>
+  <si>
+    <t>AST-000079</t>
+  </si>
+  <si>
+    <t>5 laci besar dan 5 laci kecil</t>
+  </si>
+  <si>
+    <t>AST-000080</t>
+  </si>
+  <si>
+    <t>AST-000081</t>
+  </si>
+  <si>
+    <t>AST-000082</t>
+  </si>
+  <si>
+    <t>AST-000083</t>
+  </si>
+  <si>
+    <t>PT Global Ichsan Mandiri</t>
+  </si>
+  <si>
+    <t>AST-000084</t>
+  </si>
+  <si>
+    <t>AST-000085</t>
+  </si>
+  <si>
+    <t>AST-000086</t>
+  </si>
+  <si>
+    <t>AST-000087</t>
+  </si>
+  <si>
+    <t>AST-000088</t>
+  </si>
+  <si>
+    <t>AST-000089</t>
+  </si>
+  <si>
+    <t>AST-000090</t>
+  </si>
+  <si>
+    <t>AST-000091</t>
+  </si>
+  <si>
+    <t>Warna putih 4 tahap</t>
+  </si>
+  <si>
+    <t>AST-000092</t>
+  </si>
+  <si>
+    <t>AST-000093</t>
+  </si>
+  <si>
+    <t>Kulkas</t>
+  </si>
+  <si>
+    <t>Sanken</t>
+  </si>
+  <si>
+    <t>Ruang meeting</t>
+  </si>
+  <si>
+    <t>AST-000094</t>
+  </si>
+  <si>
+    <t>Teko</t>
+  </si>
+  <si>
+    <t>AST-000095</t>
+  </si>
+  <si>
+    <t>Gelas hias</t>
+  </si>
+  <si>
+    <t>AST-000096</t>
+  </si>
+  <si>
+    <t>Hiasan</t>
+  </si>
+  <si>
+    <t>AST-000097</t>
+  </si>
+  <si>
+    <t>AST-000099</t>
+  </si>
+  <si>
+    <t>AST-000100</t>
+  </si>
+  <si>
+    <t>Tempat tisu</t>
+  </si>
+  <si>
+    <t>Warna hijau dan putih</t>
+  </si>
+  <si>
+    <t>AST-000101</t>
+  </si>
+  <si>
+    <t>Tempat air botol</t>
+  </si>
+  <si>
+    <t>AST-000102</t>
+  </si>
+  <si>
+    <t>AST-000103</t>
+  </si>
+  <si>
+    <t>White board</t>
+  </si>
+  <si>
+    <t>AST-000104</t>
+  </si>
+  <si>
+    <t>AST-000105</t>
+  </si>
+  <si>
+    <t>AST-000106</t>
+  </si>
+  <si>
+    <t>Hiasan gelas</t>
+  </si>
+  <si>
+    <t>2 hiasan gelas</t>
+  </si>
+  <si>
+    <t>AST-000107</t>
+  </si>
+  <si>
+    <t>Jam negara</t>
+  </si>
+  <si>
+    <t>Seiko</t>
+  </si>
+  <si>
+    <t>AST-000108</t>
+  </si>
+  <si>
+    <t>Hiasan koi</t>
+  </si>
+  <si>
+    <t>AST-000109</t>
+  </si>
+  <si>
+    <t>Hiasan ayam</t>
+  </si>
+  <si>
+    <t>AST-000110</t>
+  </si>
+  <si>
+    <t>Bola dunia hiasan</t>
+  </si>
+  <si>
+    <t>AST-000111</t>
+  </si>
+  <si>
+    <t>Hiasan meja</t>
+  </si>
+  <si>
+    <t>AST-000112</t>
+  </si>
+  <si>
+    <t>AST-000113</t>
+  </si>
+  <si>
+    <t>Tape</t>
+  </si>
+  <si>
+    <t>AST-000114</t>
+  </si>
+  <si>
+    <t>Speaker</t>
+  </si>
+  <si>
+    <t>AST-000115</t>
+  </si>
+  <si>
+    <t>AST-000116</t>
+  </si>
+  <si>
+    <t>AST-000117</t>
+  </si>
+  <si>
+    <t>AST-000118</t>
+  </si>
+  <si>
+    <t>Meja besar warna coklat</t>
+  </si>
+  <si>
+    <t>AST-000119</t>
+  </si>
+  <si>
+    <t>2 Speaker tempel dinding ruang meeting</t>
+  </si>
+  <si>
+    <t>AST-000120</t>
+  </si>
+  <si>
+    <t>Kursi merah</t>
+  </si>
+  <si>
+    <t>AST-000121</t>
+  </si>
+  <si>
+    <t>AST-000122</t>
+  </si>
+  <si>
+    <t>AST-000123</t>
+  </si>
+  <si>
+    <t>AST-000124</t>
+  </si>
+  <si>
+    <t>AST-000125</t>
+  </si>
+  <si>
+    <t>AST-000126</t>
+  </si>
+  <si>
+    <t>AST-000127</t>
+  </si>
+  <si>
+    <t>AST-000128</t>
+  </si>
+  <si>
+    <t>AST-000129</t>
+  </si>
+  <si>
+    <t>AST-000130</t>
+  </si>
+  <si>
+    <t>Tempat sabun</t>
+  </si>
+  <si>
+    <t>Toilet ruang meeting</t>
+  </si>
+  <si>
+    <t>AST-000131</t>
+  </si>
+  <si>
+    <t>AST-000132</t>
+  </si>
+  <si>
+    <t>AST-000133</t>
+  </si>
+  <si>
+    <t>Kaca toilet dan penyimpanan</t>
+  </si>
+  <si>
+    <t>AST-000134</t>
+  </si>
+  <si>
+    <t>AST-000135</t>
+  </si>
+  <si>
+    <t>Gunung</t>
+  </si>
+  <si>
+    <t>Lantai 2</t>
+  </si>
+  <si>
+    <t>AST-000136</t>
+  </si>
+  <si>
+    <t>AST-000137</t>
+  </si>
+  <si>
+    <t>AST-000138</t>
+  </si>
+  <si>
+    <t>AST-000139</t>
+  </si>
+  <si>
+    <t>Satu set meja tamu</t>
+  </si>
+  <si>
+    <t>1 meja 4 kursi</t>
+  </si>
+  <si>
+    <t>AST-000140</t>
+  </si>
+  <si>
+    <t>AST-000141</t>
+  </si>
+  <si>
+    <t>AST-000142</t>
+  </si>
+  <si>
+    <t>AST-000143</t>
+  </si>
+  <si>
+    <t>AST-000144</t>
+  </si>
+  <si>
+    <t>Hiasan dinding</t>
+  </si>
+  <si>
+    <t>Segitiga</t>
+  </si>
+  <si>
+    <t>AST-000145</t>
+  </si>
+  <si>
+    <t>AST-000146</t>
+  </si>
+  <si>
+    <t>AST-000147</t>
+  </si>
+  <si>
+    <t>Lemari kaca</t>
+  </si>
+  <si>
+    <t>Ruang dok Mulyani</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>AST-000148</t>
+  </si>
+  <si>
+    <t>Glade mesin</t>
+  </si>
+  <si>
+    <t>Glade</t>
+  </si>
+  <si>
+    <t>Ruang dok mulyani</t>
+  </si>
+  <si>
+    <t>AST-000149</t>
+  </si>
+  <si>
+    <t>Ruangan KB</t>
+  </si>
+  <si>
+    <t>AST-000150</t>
+  </si>
+  <si>
+    <t>Penyedot debu</t>
+  </si>
+  <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>Ruang KB</t>
+  </si>
+  <si>
+    <t>AST-000151</t>
+  </si>
+  <si>
+    <t>Meja Ginekologi</t>
+  </si>
+  <si>
+    <t>AST-000152</t>
+  </si>
+  <si>
+    <t>AST-000153</t>
+  </si>
+  <si>
+    <t>AST-000154</t>
+  </si>
+  <si>
+    <t>Medis dan non medis</t>
+  </si>
+  <si>
+    <t>AST-000155</t>
+  </si>
+  <si>
+    <t>AST-000156</t>
+  </si>
+  <si>
+    <t>Tempat helm</t>
+  </si>
+  <si>
+    <t>Pantry</t>
+  </si>
+  <si>
+    <t>AST-000157</t>
+  </si>
+  <si>
+    <t>AST-000158</t>
+  </si>
+  <si>
+    <t>Kompor listrik</t>
+  </si>
+  <si>
+    <t>AST-000159</t>
+  </si>
+  <si>
+    <t>Dispenser</t>
+  </si>
+  <si>
+    <t>Gea</t>
+  </si>
+  <si>
+    <t>AST-000160</t>
+  </si>
+  <si>
+    <t>AST-000161</t>
+  </si>
+  <si>
+    <t>Microwave</t>
+  </si>
+  <si>
+    <t>Sanyo</t>
+  </si>
+  <si>
+    <t>AST-000162</t>
+  </si>
+  <si>
+    <t>Bulat</t>
+  </si>
+  <si>
+    <t>Kursi 12 pcs</t>
+  </si>
+  <si>
+    <t>AST-000163</t>
+  </si>
+  <si>
+    <t>Lemari dokumen</t>
+  </si>
+  <si>
+    <t>Steinles</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>AST-000164</t>
+  </si>
+  <si>
+    <t>Daewoo</t>
+  </si>
+  <si>
+    <t>AST-000165</t>
+  </si>
+  <si>
+    <t>4 tahap</t>
+  </si>
+  <si>
+    <t>AST-000166</t>
+  </si>
+  <si>
+    <t>AST-000167</t>
+  </si>
+  <si>
+    <t>AST-000168</t>
+  </si>
+  <si>
+    <t>AST-000169</t>
+  </si>
+  <si>
+    <t>Kalkulator</t>
+  </si>
+  <si>
+    <t>Citizen</t>
+  </si>
+  <si>
+    <t>AST-000171</t>
+  </si>
+  <si>
+    <t>HP</t>
+  </si>
+  <si>
+    <t>AST-000172</t>
+  </si>
+  <si>
+    <t>Warna coklat</t>
+  </si>
+  <si>
+    <t>AST-000173</t>
+  </si>
+  <si>
+    <t>Pembolong</t>
+  </si>
+  <si>
+    <t>Kenko</t>
+  </si>
+  <si>
+    <t>AST-000174</t>
+  </si>
+  <si>
+    <t>Joyko</t>
+  </si>
+  <si>
+    <t>AST-000175</t>
+  </si>
+  <si>
+    <t>AST-000176</t>
+  </si>
+  <si>
+    <t>AST-000177</t>
+  </si>
+  <si>
+    <t>Rak berkas</t>
+  </si>
+  <si>
+    <t>AST-000178</t>
+  </si>
+  <si>
+    <t>Lemari berkas</t>
+  </si>
+  <si>
+    <t>AST-000179</t>
+  </si>
+  <si>
+    <t>AST-000180</t>
+  </si>
+  <si>
+    <t>AST-000181</t>
+  </si>
+  <si>
+    <t>AST-000182</t>
+  </si>
+  <si>
+    <t>3 laci</t>
+  </si>
+  <si>
+    <t>AST-000183</t>
+  </si>
+  <si>
+    <t>5 laci</t>
+  </si>
+  <si>
+    <t>AST-000184</t>
+  </si>
+  <si>
+    <t>AST-000185</t>
+  </si>
+  <si>
+    <t>AST-000186</t>
+  </si>
+  <si>
+    <t>AST-000187</t>
+  </si>
+  <si>
+    <t>Pas bunga</t>
+  </si>
+  <si>
+    <t>Azko</t>
+  </si>
+  <si>
+    <t>FAT</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>AST-000188</t>
+  </si>
+  <si>
+    <t>AST-000189</t>
+  </si>
+  <si>
+    <t>AST-000190</t>
+  </si>
+  <si>
+    <t>AST-000191</t>
+  </si>
+  <si>
+    <t>AST-000192</t>
+  </si>
+  <si>
+    <t>AST-000193</t>
+  </si>
+  <si>
+    <t>Kaca</t>
+  </si>
+  <si>
+    <t>AST-000194</t>
+  </si>
+  <si>
+    <t>AST-000195</t>
+  </si>
+  <si>
+    <t>AST-000196</t>
+  </si>
+  <si>
+    <t>AST-000197</t>
+  </si>
+  <si>
+    <t>AST-000198</t>
+  </si>
+  <si>
+    <t>Air purifier</t>
+  </si>
+  <si>
+    <t>AST-000199</t>
+  </si>
+  <si>
+    <t>AST-000200</t>
+  </si>
+  <si>
+    <t>AST-000201</t>
+  </si>
+  <si>
+    <t>AST-000202</t>
+  </si>
+  <si>
+    <t>AST-000203</t>
+  </si>
+  <si>
+    <t>AST-000204</t>
+  </si>
+  <si>
+    <t>AST-000206</t>
+  </si>
+  <si>
+    <t>AST-000207</t>
+  </si>
+  <si>
+    <t>AST-000208</t>
+  </si>
+  <si>
+    <t>Leptop</t>
+  </si>
+  <si>
+    <t>Dell</t>
+  </si>
+  <si>
+    <t>AST-000209</t>
+  </si>
+  <si>
+    <t>AST-000210</t>
+  </si>
+  <si>
+    <t>Canon</t>
+  </si>
+  <si>
+    <t>Pixma G3020</t>
+  </si>
+  <si>
+    <t>AST-000211</t>
+  </si>
+  <si>
+    <t>Rak</t>
+  </si>
+  <si>
+    <t>AST-000212</t>
+  </si>
+  <si>
+    <t>AST-000213</t>
+  </si>
+  <si>
+    <t>AST-000214</t>
+  </si>
+  <si>
+    <t>AST-000215</t>
+  </si>
+  <si>
+    <t>AST-000216</t>
+  </si>
+  <si>
+    <t>AST-000217</t>
+  </si>
+  <si>
+    <t>3 tahap</t>
+  </si>
+  <si>
+    <t>AST-000218</t>
+  </si>
+  <si>
+    <t>AST-000219</t>
+  </si>
+  <si>
+    <t>AST-000220</t>
+  </si>
+  <si>
+    <t>Pixma G4010</t>
+  </si>
+  <si>
+    <t>AST-000221</t>
+  </si>
+  <si>
+    <t>Hp</t>
+  </si>
+  <si>
+    <t>Infinix</t>
+  </si>
+  <si>
+    <t>Hot30i</t>
+  </si>
+  <si>
+    <t>AST-000222</t>
+  </si>
+  <si>
+    <t>X6823C</t>
+  </si>
+  <si>
+    <t>AST-000223</t>
+  </si>
+  <si>
+    <t>AST-000224</t>
+  </si>
+  <si>
+    <t>AST-000225</t>
+  </si>
+  <si>
+    <t>Epson</t>
+  </si>
+  <si>
+    <t>AST-000226</t>
+  </si>
+  <si>
+    <t>Cashbox</t>
+  </si>
+  <si>
+    <t>Krisbow</t>
+  </si>
+  <si>
+    <t>AST-000227</t>
+  </si>
+  <si>
+    <t>AST-000228</t>
+  </si>
+  <si>
+    <t>AST-000229</t>
+  </si>
+  <si>
+    <t>AST-000230</t>
+  </si>
+  <si>
+    <t>1pk</t>
+  </si>
+  <si>
+    <t>AST-000231</t>
+  </si>
+  <si>
+    <t>AST-000232</t>
+  </si>
+  <si>
+    <t>Denpol</t>
+  </si>
+  <si>
+    <t>AST-000233</t>
+  </si>
+  <si>
+    <t>2 pintu</t>
+  </si>
+  <si>
+    <t>AST-000234</t>
+  </si>
+  <si>
+    <t>Tempat piring</t>
+  </si>
+  <si>
+    <t>AST-000235</t>
+  </si>
+  <si>
+    <t>Magicom</t>
+  </si>
+  <si>
+    <t>Cosmos</t>
+  </si>
+  <si>
+    <t>AST-000236</t>
+  </si>
+  <si>
+    <t>AST-000237</t>
+  </si>
+  <si>
+    <t>AST-000238</t>
+  </si>
+  <si>
+    <t>AST-000239</t>
+  </si>
+  <si>
+    <t>AST-000240</t>
+  </si>
+  <si>
+    <t>AST-000241</t>
+  </si>
+  <si>
+    <t>AST-000242</t>
+  </si>
+  <si>
+    <t>AST-000243</t>
+  </si>
+  <si>
+    <t>Denpoo</t>
+  </si>
+  <si>
+    <t>AST-000244</t>
+  </si>
+  <si>
+    <t>Klinik lantai 1</t>
+  </si>
+  <si>
+    <t>AST-000245</t>
+  </si>
+  <si>
+    <t>Timbangan</t>
+  </si>
+  <si>
+    <t>Klinik lantai 2</t>
+  </si>
+  <si>
+    <t>AST-000246</t>
+  </si>
+  <si>
+    <t>AST-000247</t>
+  </si>
+  <si>
+    <t>4 kursi</t>
+  </si>
+  <si>
+    <t>AST-000248</t>
+  </si>
+  <si>
+    <t>AST-000249</t>
+  </si>
+  <si>
+    <t>AST-000250</t>
+  </si>
+  <si>
+    <t>AST-000251</t>
+  </si>
+  <si>
+    <t>AST-000252</t>
+  </si>
+  <si>
+    <t>AST-000253</t>
+  </si>
+  <si>
+    <t>Loker</t>
+  </si>
+  <si>
+    <t>6 tahap</t>
+  </si>
+  <si>
+    <t>Pojok asi</t>
+  </si>
+  <si>
+    <t>AST-000254</t>
+  </si>
+  <si>
+    <t>Lonjong</t>
+  </si>
+  <si>
+    <t>AST-000255</t>
+  </si>
+  <si>
+    <t>Router</t>
+  </si>
+  <si>
+    <t>Hitam</t>
+  </si>
+  <si>
+    <t>AST-000256</t>
+  </si>
+  <si>
+    <t>Kaligrafi</t>
+  </si>
+  <si>
+    <t>AST-000257</t>
+  </si>
+  <si>
+    <t>AST-000258</t>
+  </si>
+  <si>
+    <t>AST-000259</t>
+  </si>
+  <si>
+    <t>Depan poli gigi</t>
+  </si>
+  <si>
+    <t>AST-000260</t>
+  </si>
+  <si>
+    <t>AST-000261</t>
+  </si>
+  <si>
+    <t>AST-000262</t>
+  </si>
+  <si>
+    <t>AST-000263</t>
+  </si>
+  <si>
+    <t>Tempat medis</t>
+  </si>
+  <si>
+    <t>Poli gigi</t>
+  </si>
+  <si>
+    <t>AST-000264</t>
+  </si>
+  <si>
+    <t>AST-000265</t>
+  </si>
+  <si>
+    <t>Unit dentist</t>
+  </si>
+  <si>
+    <t>AST-000266</t>
+  </si>
+  <si>
+    <t>AST-000267</t>
+  </si>
+  <si>
+    <t>AST-000268</t>
+  </si>
+  <si>
+    <t>AST-000269</t>
+  </si>
+  <si>
+    <t>AST-000270</t>
+  </si>
+  <si>
+    <t>AST-000271</t>
+  </si>
+  <si>
+    <t>Etalase</t>
+  </si>
+  <si>
+    <t>AST-000272</t>
+  </si>
+  <si>
+    <t>AST-000273</t>
+  </si>
+  <si>
+    <t>Poli kia</t>
+  </si>
+  <si>
+    <t>AST-000274</t>
+  </si>
+  <si>
+    <t>AST-000275</t>
+  </si>
+  <si>
+    <t>AST-000276</t>
+  </si>
+  <si>
+    <t>AST-000277</t>
+  </si>
+  <si>
+    <t>Telfon</t>
+  </si>
+  <si>
+    <t>AST-000278</t>
+  </si>
+  <si>
+    <t>Kasur pasien</t>
+  </si>
+  <si>
+    <t>AST-000279</t>
+  </si>
+  <si>
+    <t>Jam dinding</t>
+  </si>
+  <si>
+    <t>AST-000280</t>
+  </si>
+  <si>
+    <t>Sampah medis dan non medis</t>
+  </si>
+  <si>
+    <t>AST-000281</t>
+  </si>
+  <si>
+    <t>Tempat sabun tangan</t>
+  </si>
+  <si>
+    <t>AST-000282</t>
+  </si>
+  <si>
+    <t>AST-000283</t>
+  </si>
+  <si>
+    <t>Ruang prolanis</t>
+  </si>
+  <si>
+    <t>AST-000284</t>
+  </si>
+  <si>
+    <t>AST-000285</t>
+  </si>
+  <si>
+    <t>AST-000286</t>
+  </si>
+  <si>
+    <t>2 pk</t>
+  </si>
+  <si>
+    <t>AST-000287</t>
+  </si>
+  <si>
+    <t>AST-000288</t>
+  </si>
+  <si>
+    <t>AST-000289</t>
+  </si>
+  <si>
+    <t>AST-000290</t>
+  </si>
+  <si>
+    <t>AST-000291</t>
+  </si>
+  <si>
+    <t>AST-000292</t>
+  </si>
+  <si>
+    <t>Depan mushola</t>
+  </si>
+  <si>
+    <t>AST-000293</t>
+  </si>
+  <si>
+    <t>Mushola</t>
+  </si>
+  <si>
+    <t>AST-000294</t>
+  </si>
+  <si>
+    <t>AST-000295</t>
+  </si>
+  <si>
+    <t>Whiteboard</t>
+  </si>
+  <si>
+    <t>AST-000296</t>
+  </si>
+  <si>
+    <t>Asus</t>
+  </si>
+  <si>
+    <t>Ruang HR</t>
+  </si>
+  <si>
+    <t>AST-000297</t>
+  </si>
+  <si>
+    <t>AST-000298</t>
+  </si>
+  <si>
+    <t>AST-000299</t>
+  </si>
+  <si>
+    <t>Farmasi</t>
+  </si>
+  <si>
+    <t>Klinik lantai dasar</t>
+  </si>
+  <si>
+    <t>AST-000300</t>
+  </si>
+  <si>
+    <t>Rak obat</t>
+  </si>
+  <si>
+    <t>8 sekat</t>
+  </si>
+  <si>
+    <t>AST-000301</t>
+  </si>
+  <si>
+    <t>AST-000302</t>
+  </si>
+  <si>
+    <t>Cokelat</t>
+  </si>
+  <si>
+    <t>AST-000303</t>
+  </si>
+  <si>
+    <t>Lemari obat</t>
+  </si>
+  <si>
+    <t>AST-000304</t>
+  </si>
+  <si>
+    <t>AST-000305</t>
+  </si>
+  <si>
+    <t>AST-000306</t>
+  </si>
+  <si>
+    <t>L3110</t>
+  </si>
+  <si>
+    <t>AST-000307</t>
+  </si>
+  <si>
+    <t>AST-000308</t>
+  </si>
+  <si>
+    <t>Lemari vaksin</t>
+  </si>
+  <si>
+    <t>AST-000309</t>
+  </si>
+  <si>
+    <t>AST-000310</t>
+  </si>
+  <si>
+    <t>Wastafel</t>
+  </si>
+  <si>
+    <t>AST-000311</t>
+  </si>
+  <si>
+    <t>4 laci</t>
+  </si>
+  <si>
+    <t>AST-000312</t>
+  </si>
+  <si>
+    <t>AST-000313</t>
+  </si>
+  <si>
+    <t>2 kursi</t>
+  </si>
+  <si>
+    <t>AST-000314</t>
+  </si>
+  <si>
+    <t>AST-000315</t>
+  </si>
+  <si>
+    <t>4 tempat duduk</t>
+  </si>
+  <si>
+    <t>AST-000316</t>
+  </si>
+  <si>
+    <t>AST-000317</t>
+  </si>
+  <si>
+    <t>Lemari es</t>
+  </si>
+  <si>
+    <t>AST-000318</t>
+  </si>
+  <si>
+    <t>AST-000319</t>
+  </si>
+  <si>
+    <t>AST-000320</t>
+  </si>
+  <si>
+    <t>AST-000321</t>
+  </si>
+  <si>
+    <t>AST-000322</t>
+  </si>
+  <si>
+    <t>Pintu masuk klinik</t>
+  </si>
+  <si>
+    <t>AST-000323</t>
+  </si>
+  <si>
+    <t>Pintu keluar klinik</t>
+  </si>
+  <si>
+    <t>AST-000324</t>
+  </si>
+  <si>
+    <t>AST-000325</t>
+  </si>
+  <si>
+    <t>AST-000326</t>
+  </si>
+  <si>
+    <t>Mobil</t>
+  </si>
+  <si>
+    <t>BRV</t>
+  </si>
+  <si>
+    <t>Tahun 2016</t>
+  </si>
+  <si>
+    <t>Transportasi</t>
+  </si>
+  <si>
+    <t>GMT</t>
+  </si>
+  <si>
+    <t>B 1811 WZE</t>
+  </si>
+  <si>
+    <t>AST-000327</t>
+  </si>
+  <si>
+    <t>Motor</t>
+  </si>
+  <si>
+    <t>Honda</t>
+  </si>
+  <si>
+    <t>Scoopy</t>
+  </si>
+  <si>
+    <t>Warna hitam dan merah</t>
+  </si>
+  <si>
+    <t>B 6371 WLL</t>
+  </si>
+  <si>
+    <t>AST-000328</t>
+  </si>
+  <si>
+    <t>GIM</t>
+  </si>
+  <si>
+    <t>B 6306 WKF</t>
+  </si>
+  <si>
+    <t>AST-000329</t>
+  </si>
+  <si>
+    <t>Anggrek plastik</t>
+  </si>
+  <si>
+    <t>Depan ruang data center</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>AST-000330</t>
+  </si>
+  <si>
+    <t>Jemuran</t>
+  </si>
+  <si>
+    <t>AST-000331</t>
+  </si>
+  <si>
+    <t>Gantingan lap pel dan sapu</t>
+  </si>
+  <si>
+    <t>AST-000333</t>
+  </si>
+  <si>
+    <t>Rak galon</t>
+  </si>
+  <si>
+    <t>3 rak</t>
+  </si>
+  <si>
+    <t>AST-000334</t>
+  </si>
+  <si>
+    <t>AST-000335</t>
+  </si>
+  <si>
+    <t>Galon</t>
+  </si>
+  <si>
+    <t>Oasis</t>
+  </si>
+  <si>
+    <t>24 galon</t>
+  </si>
+  <si>
+    <t>AST-000336</t>
+  </si>
+  <si>
+    <t>Mobilio</t>
+  </si>
+  <si>
+    <t>Klinik</t>
+  </si>
+  <si>
+    <t>B 2493 WVE</t>
+  </si>
+  <si>
+    <t>AST-000337</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -434,51 +2245,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O2"/>
+  <dimension ref="A1:O330"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -522,50 +2333,9310 @@
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="O2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" t="s">
+        <v>33</v>
+      </c>
+      <c r="N6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" t="s">
+        <v>45</v>
+      </c>
+      <c r="O7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8">
+        <v>12</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" t="s">
+        <v>33</v>
+      </c>
+      <c r="N8" t="s">
+        <v>49</v>
+      </c>
+      <c r="O8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9">
+        <v>13</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N9" t="s">
+        <v>49</v>
+      </c>
+      <c r="O9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" t="s">
+        <v>33</v>
+      </c>
+      <c r="N10" t="s">
+        <v>49</v>
+      </c>
+      <c r="O10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11">
+        <v>15</v>
+      </c>
+      <c r="B11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" t="s">
+        <v>33</v>
+      </c>
+      <c r="O11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12">
+        <v>16</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" t="s">
+        <v>33</v>
+      </c>
+      <c r="N12" t="s">
+        <v>58</v>
+      </c>
+      <c r="O12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13">
+        <v>17</v>
+      </c>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" t="s">
+        <v>33</v>
+      </c>
+      <c r="N13" t="s">
+        <v>58</v>
+      </c>
+      <c r="O13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14">
+        <v>18</v>
+      </c>
+      <c r="B14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" t="s">
+        <v>33</v>
+      </c>
+      <c r="N14" t="s">
+        <v>64</v>
+      </c>
+      <c r="O14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15">
+        <v>19</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" t="s">
+        <v>33</v>
+      </c>
+      <c r="N15" t="s">
+        <v>66</v>
+      </c>
+      <c r="O15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16">
+        <v>20</v>
+      </c>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" t="s">
+        <v>33</v>
+      </c>
+      <c r="N16" t="s">
+        <v>69</v>
+      </c>
+      <c r="O16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17">
+        <v>21</v>
+      </c>
+      <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" t="s">
+        <v>33</v>
+      </c>
+      <c r="O17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18">
+        <v>22</v>
+      </c>
+      <c r="B18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="I18" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" t="s">
+        <v>33</v>
+      </c>
+      <c r="O18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19">
+        <v>23</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" t="s">
+        <v>33</v>
+      </c>
+      <c r="O19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20">
+        <v>24</v>
+      </c>
+      <c r="B20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="I20" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" t="s">
+        <v>33</v>
+      </c>
+      <c r="O20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21">
+        <v>25</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" t="s">
+        <v>33</v>
+      </c>
+      <c r="O21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22">
+        <v>26</v>
+      </c>
+      <c r="B22" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" t="s">
+        <v>33</v>
+      </c>
+      <c r="O22" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23">
+        <v>27</v>
+      </c>
+      <c r="B23" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" t="s">
+        <v>33</v>
+      </c>
+      <c r="O23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24">
+        <v>28</v>
+      </c>
+      <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" t="s">
+        <v>87</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" t="s">
+        <v>33</v>
+      </c>
+      <c r="O24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" t="s">
+        <v>54</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" t="s">
+        <v>33</v>
+      </c>
+      <c r="O25" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26">
+        <v>30</v>
+      </c>
+      <c r="B26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" t="s">
+        <v>91</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" t="s">
+        <v>33</v>
+      </c>
+      <c r="N26" t="s">
+        <v>92</v>
+      </c>
+      <c r="O26" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>94</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" t="s">
+        <v>95</v>
+      </c>
+      <c r="O27" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28">
+        <v>32</v>
+      </c>
+      <c r="B28" t="s">
+        <v>97</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" t="s">
+        <v>33</v>
+      </c>
+      <c r="O28" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" t="s">
+        <v>100</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="I29" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K29" t="s">
+        <v>95</v>
+      </c>
+      <c r="O29" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30">
+        <v>34</v>
+      </c>
+      <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" t="s">
+        <v>95</v>
+      </c>
+      <c r="O30" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31">
+        <v>35</v>
+      </c>
+      <c r="B31" t="s">
+        <v>104</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" t="s">
+        <v>95</v>
+      </c>
+      <c r="O31" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32">
+        <v>36</v>
+      </c>
+      <c r="B32" t="s">
+        <v>102</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="I32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" t="s">
+        <v>28</v>
+      </c>
+      <c r="K32" t="s">
+        <v>95</v>
+      </c>
+      <c r="O32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33">
+        <v>37</v>
+      </c>
+      <c r="B33" t="s">
+        <v>104</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K33" t="s">
+        <v>95</v>
+      </c>
+      <c r="O33" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34">
+        <v>38</v>
+      </c>
+      <c r="B34" t="s">
+        <v>104</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J34" t="s">
+        <v>28</v>
+      </c>
+      <c r="K34" t="s">
+        <v>95</v>
+      </c>
+      <c r="O34" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35">
+        <v>39</v>
+      </c>
+      <c r="B35" t="s">
+        <v>104</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" t="s">
+        <v>27</v>
+      </c>
+      <c r="J35" t="s">
+        <v>28</v>
+      </c>
+      <c r="K35" t="s">
+        <v>95</v>
+      </c>
+      <c r="O35" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36">
+        <v>40</v>
+      </c>
+      <c r="B36" t="s">
+        <v>110</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J36" t="s">
+        <v>28</v>
+      </c>
+      <c r="K36" t="s">
+        <v>95</v>
+      </c>
+      <c r="O36" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37">
+        <v>41</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K37" t="s">
+        <v>95</v>
+      </c>
+      <c r="O37" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38">
+        <v>42</v>
+      </c>
+      <c r="B38" t="s">
+        <v>114</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K38" t="s">
+        <v>95</v>
+      </c>
+      <c r="O38" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39">
+        <v>43</v>
+      </c>
+      <c r="B39" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" t="s">
+        <v>117</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" t="s">
+        <v>27</v>
+      </c>
+      <c r="J39" t="s">
+        <v>28</v>
+      </c>
+      <c r="K39" t="s">
+        <v>95</v>
+      </c>
+      <c r="N39" t="s">
+        <v>118</v>
+      </c>
+      <c r="O39" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40">
+        <v>44</v>
+      </c>
+      <c r="B40" t="s">
+        <v>120</v>
+      </c>
+      <c r="E40" t="s">
+        <v>121</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" t="s">
+        <v>28</v>
+      </c>
+      <c r="K40" t="s">
+        <v>95</v>
+      </c>
+      <c r="N40" t="s">
+        <v>48</v>
+      </c>
+      <c r="O40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41">
+        <v>45</v>
+      </c>
+      <c r="B41" t="s">
+        <v>123</v>
+      </c>
+      <c r="E41" t="s">
+        <v>124</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J41" t="s">
+        <v>28</v>
+      </c>
+      <c r="K41" t="s">
+        <v>95</v>
+      </c>
+      <c r="M41" t="s">
+        <v>125</v>
+      </c>
+      <c r="O41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42">
+        <v>46</v>
+      </c>
+      <c r="B42" t="s">
+        <v>127</v>
+      </c>
+      <c r="E42" t="s">
+        <v>128</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="I42" t="s">
+        <v>27</v>
+      </c>
+      <c r="J42" t="s">
+        <v>28</v>
+      </c>
+      <c r="K42" t="s">
+        <v>95</v>
+      </c>
+      <c r="M42" t="s">
+        <v>125</v>
+      </c>
+      <c r="O42" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43">
+        <v>47</v>
+      </c>
+      <c r="B43" t="s">
+        <v>56</v>
+      </c>
+      <c r="E43" t="s">
+        <v>130</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J43" t="s">
+        <v>28</v>
+      </c>
+      <c r="K43" t="s">
+        <v>95</v>
+      </c>
+      <c r="M43" t="s">
+        <v>125</v>
+      </c>
+      <c r="O43" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44">
+        <v>48</v>
+      </c>
+      <c r="B44" t="s">
+        <v>127</v>
+      </c>
+      <c r="E44" t="s">
+        <v>132</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="I44" t="s">
+        <v>27</v>
+      </c>
+      <c r="J44" t="s">
+        <v>28</v>
+      </c>
+      <c r="K44" t="s">
+        <v>95</v>
+      </c>
+      <c r="M44" t="s">
+        <v>125</v>
+      </c>
+      <c r="O44" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45">
+        <v>49</v>
+      </c>
+      <c r="B45" t="s">
+        <v>56</v>
+      </c>
+      <c r="E45" t="s">
+        <v>134</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" t="s">
+        <v>27</v>
+      </c>
+      <c r="J45" t="s">
+        <v>28</v>
+      </c>
+      <c r="K45" t="s">
+        <v>95</v>
+      </c>
+      <c r="M45" t="s">
+        <v>125</v>
+      </c>
+      <c r="O45" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46">
+        <v>50</v>
+      </c>
+      <c r="B46" t="s">
+        <v>136</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46" t="s">
+        <v>27</v>
+      </c>
+      <c r="J46" t="s">
+        <v>28</v>
+      </c>
+      <c r="K46" t="s">
+        <v>95</v>
+      </c>
+      <c r="M46" t="s">
+        <v>137</v>
+      </c>
+      <c r="O46" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47">
+        <v>51</v>
+      </c>
+      <c r="B47" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" t="s">
+        <v>140</v>
+      </c>
+      <c r="E47" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="I47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J47" t="s">
+        <v>28</v>
+      </c>
+      <c r="K47" t="s">
+        <v>141</v>
+      </c>
+      <c r="M47" t="s">
+        <v>137</v>
+      </c>
+      <c r="O47" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48">
+        <v>52</v>
+      </c>
+      <c r="B48" t="s">
+        <v>143</v>
+      </c>
+      <c r="C48" t="s">
+        <v>144</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" t="s">
+        <v>27</v>
+      </c>
+      <c r="J48" t="s">
+        <v>28</v>
+      </c>
+      <c r="K48" t="s">
+        <v>95</v>
+      </c>
+      <c r="M48" t="s">
+        <v>137</v>
+      </c>
+      <c r="O48" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49">
+        <v>53</v>
+      </c>
+      <c r="B49" t="s">
+        <v>146</v>
+      </c>
+      <c r="C49" t="s">
+        <v>147</v>
+      </c>
+      <c r="E49" t="s">
+        <v>148</v>
+      </c>
+      <c r="F49" t="s">
+        <v>60</v>
+      </c>
+      <c r="I49" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" t="s">
+        <v>28</v>
+      </c>
+      <c r="K49" t="s">
+        <v>95</v>
+      </c>
+      <c r="M49" t="s">
+        <v>137</v>
+      </c>
+      <c r="O49" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50">
+        <v>54</v>
+      </c>
+      <c r="B50" t="s">
+        <v>146</v>
+      </c>
+      <c r="C50" t="s">
+        <v>150</v>
+      </c>
+      <c r="E50" t="s">
+        <v>148</v>
+      </c>
+      <c r="F50" t="s">
+        <v>60</v>
+      </c>
+      <c r="I50" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K50" t="s">
+        <v>95</v>
+      </c>
+      <c r="M50" t="s">
+        <v>137</v>
+      </c>
+      <c r="O50" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51">
+        <v>55</v>
+      </c>
+      <c r="B51" t="s">
+        <v>152</v>
+      </c>
+      <c r="E51" t="s">
+        <v>48</v>
+      </c>
+      <c r="F51" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" t="s">
+        <v>27</v>
+      </c>
+      <c r="J51" t="s">
+        <v>28</v>
+      </c>
+      <c r="K51" t="s">
+        <v>95</v>
+      </c>
+      <c r="O51" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52">
+        <v>56</v>
+      </c>
+      <c r="B52" t="s">
+        <v>154</v>
+      </c>
+      <c r="C52" t="s">
+        <v>155</v>
+      </c>
+      <c r="F52" t="s">
+        <v>60</v>
+      </c>
+      <c r="I52" t="s">
+        <v>20</v>
+      </c>
+      <c r="J52" t="s">
+        <v>28</v>
+      </c>
+      <c r="K52" t="s">
+        <v>33</v>
+      </c>
+      <c r="M52" t="s">
+        <v>137</v>
+      </c>
+      <c r="O52" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53">
+        <v>57</v>
+      </c>
+      <c r="B53" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" t="s">
+        <v>155</v>
+      </c>
+      <c r="F53" t="s">
+        <v>60</v>
+      </c>
+      <c r="I53" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" t="s">
+        <v>28</v>
+      </c>
+      <c r="K53" t="s">
+        <v>33</v>
+      </c>
+      <c r="M53" t="s">
+        <v>137</v>
+      </c>
+      <c r="O53" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="A54">
+        <v>58</v>
+      </c>
+      <c r="B54" t="s">
+        <v>158</v>
+      </c>
+      <c r="C54" t="s">
+        <v>159</v>
+      </c>
+      <c r="D54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K54" t="s">
+        <v>33</v>
+      </c>
+      <c r="L54" t="s">
+        <v>161</v>
+      </c>
+      <c r="M54" t="s">
+        <v>137</v>
+      </c>
+      <c r="O54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55">
+        <v>59</v>
+      </c>
+      <c r="B55" t="s">
+        <v>56</v>
+      </c>
+      <c r="E55" t="s">
+        <v>48</v>
+      </c>
+      <c r="F55" t="s">
+        <v>19</v>
+      </c>
+      <c r="I55" t="s">
+        <v>27</v>
+      </c>
+      <c r="J55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K55" t="s">
+        <v>163</v>
+      </c>
+      <c r="M55" t="s">
+        <v>137</v>
+      </c>
+      <c r="O55" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="A56">
+        <v>60</v>
+      </c>
+      <c r="B56" t="s">
+        <v>53</v>
+      </c>
+      <c r="E56" t="s">
+        <v>91</v>
+      </c>
+      <c r="F56" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" t="s">
+        <v>27</v>
+      </c>
+      <c r="J56" t="s">
+        <v>28</v>
+      </c>
+      <c r="K56" t="s">
+        <v>163</v>
+      </c>
+      <c r="M56" t="s">
+        <v>137</v>
+      </c>
+      <c r="O56" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57">
+        <v>61</v>
+      </c>
+      <c r="B57" t="s">
+        <v>146</v>
+      </c>
+      <c r="C57" t="s">
+        <v>166</v>
+      </c>
+      <c r="E57" t="s">
+        <v>167</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J57" t="s">
+        <v>28</v>
+      </c>
+      <c r="K57" t="s">
+        <v>163</v>
+      </c>
+      <c r="M57" t="s">
+        <v>137</v>
+      </c>
+      <c r="O57" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="A58">
+        <v>62</v>
+      </c>
+      <c r="B58" t="s">
+        <v>75</v>
+      </c>
+      <c r="E58" t="s">
+        <v>44</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
+      </c>
+      <c r="I58" t="s">
+        <v>27</v>
+      </c>
+      <c r="J58" t="s">
+        <v>28</v>
+      </c>
+      <c r="K58" t="s">
+        <v>163</v>
+      </c>
+      <c r="M58" t="s">
+        <v>137</v>
+      </c>
+      <c r="O58" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59">
+        <v>63</v>
+      </c>
+      <c r="B59" t="s">
+        <v>99</v>
+      </c>
+      <c r="E59" t="s">
+        <v>170</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
+      </c>
+      <c r="I59" t="s">
+        <v>27</v>
+      </c>
+      <c r="J59" t="s">
+        <v>28</v>
+      </c>
+      <c r="K59" t="s">
+        <v>163</v>
+      </c>
+      <c r="M59" t="s">
+        <v>137</v>
+      </c>
+      <c r="O59" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="A60">
+        <v>64</v>
+      </c>
+      <c r="B60" t="s">
+        <v>172</v>
+      </c>
+      <c r="C60" t="s">
+        <v>16</v>
+      </c>
+      <c r="F60" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" t="s">
+        <v>20</v>
+      </c>
+      <c r="J60" t="s">
+        <v>28</v>
+      </c>
+      <c r="K60" t="s">
+        <v>163</v>
+      </c>
+      <c r="M60" t="s">
+        <v>137</v>
+      </c>
+      <c r="O60" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61">
+        <v>65</v>
+      </c>
+      <c r="B61" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" t="s">
+        <v>44</v>
+      </c>
+      <c r="F61" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" t="s">
+        <v>27</v>
+      </c>
+      <c r="J61" t="s">
+        <v>28</v>
+      </c>
+      <c r="K61" t="s">
+        <v>163</v>
+      </c>
+      <c r="M61" t="s">
+        <v>137</v>
+      </c>
+      <c r="O61" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="A62">
+        <v>66</v>
+      </c>
+      <c r="B62" t="s">
+        <v>175</v>
+      </c>
+      <c r="F62" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" t="s">
+        <v>27</v>
+      </c>
+      <c r="J62" t="s">
+        <v>28</v>
+      </c>
+      <c r="K62" t="s">
+        <v>163</v>
+      </c>
+      <c r="M62" t="s">
+        <v>137</v>
+      </c>
+      <c r="O62" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63">
+        <v>67</v>
+      </c>
+      <c r="B63" t="s">
+        <v>177</v>
+      </c>
+      <c r="F63" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" t="s">
+        <v>27</v>
+      </c>
+      <c r="J63" t="s">
+        <v>28</v>
+      </c>
+      <c r="K63" t="s">
+        <v>95</v>
+      </c>
+      <c r="M63" t="s">
+        <v>137</v>
+      </c>
+      <c r="O63" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64">
+        <v>68</v>
+      </c>
+      <c r="B64" t="s">
+        <v>172</v>
+      </c>
+      <c r="C64" t="s">
+        <v>179</v>
+      </c>
+      <c r="E64" t="s">
+        <v>180</v>
+      </c>
+      <c r="F64" t="s">
+        <v>19</v>
+      </c>
+      <c r="I64" t="s">
+        <v>20</v>
+      </c>
+      <c r="J64" t="s">
+        <v>28</v>
+      </c>
+      <c r="K64" t="s">
+        <v>181</v>
+      </c>
+      <c r="M64" t="s">
+        <v>137</v>
+      </c>
+      <c r="O64" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65">
+        <v>69</v>
+      </c>
+      <c r="B65" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" t="s">
+        <v>184</v>
+      </c>
+      <c r="F65" t="s">
+        <v>19</v>
+      </c>
+      <c r="I65" t="s">
+        <v>27</v>
+      </c>
+      <c r="J65" t="s">
+        <v>28</v>
+      </c>
+      <c r="K65" t="s">
+        <v>181</v>
+      </c>
+      <c r="M65" t="s">
+        <v>137</v>
+      </c>
+      <c r="O65" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66">
+        <v>70</v>
+      </c>
+      <c r="B66" t="s">
+        <v>152</v>
+      </c>
+      <c r="D66" t="s">
+        <v>186</v>
+      </c>
+      <c r="E66" t="s">
+        <v>48</v>
+      </c>
+      <c r="F66" t="s">
+        <v>19</v>
+      </c>
+      <c r="I66" t="s">
+        <v>27</v>
+      </c>
+      <c r="J66" t="s">
+        <v>28</v>
+      </c>
+      <c r="K66" t="s">
+        <v>181</v>
+      </c>
+      <c r="M66" t="s">
+        <v>137</v>
+      </c>
+      <c r="O66" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67">
+        <v>71</v>
+      </c>
+      <c r="B67" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" t="s">
+        <v>144</v>
+      </c>
+      <c r="F67" t="s">
+        <v>19</v>
+      </c>
+      <c r="I67" t="s">
+        <v>20</v>
+      </c>
+      <c r="J67" t="s">
+        <v>28</v>
+      </c>
+      <c r="M67" t="s">
+        <v>137</v>
+      </c>
+      <c r="O67" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68">
+        <v>72</v>
+      </c>
+      <c r="B68" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" t="s">
+        <v>189</v>
+      </c>
+      <c r="F68" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" t="s">
+        <v>20</v>
+      </c>
+      <c r="J68" t="s">
+        <v>28</v>
+      </c>
+      <c r="K68" t="s">
+        <v>181</v>
+      </c>
+      <c r="L68" t="s">
+        <v>137</v>
+      </c>
+      <c r="M68" t="s">
+        <v>137</v>
+      </c>
+      <c r="O68" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69">
+        <v>73</v>
+      </c>
+      <c r="B69" t="s">
+        <v>191</v>
+      </c>
+      <c r="E69" t="s">
+        <v>44</v>
+      </c>
+      <c r="F69" t="s">
+        <v>19</v>
+      </c>
+      <c r="I69" t="s">
+        <v>20</v>
+      </c>
+      <c r="J69" t="s">
+        <v>28</v>
+      </c>
+      <c r="K69" t="s">
+        <v>192</v>
+      </c>
+      <c r="M69" t="s">
+        <v>137</v>
+      </c>
+      <c r="O69" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="A70">
+        <v>74</v>
+      </c>
+      <c r="B70" t="s">
+        <v>194</v>
+      </c>
+      <c r="E70" t="s">
+        <v>195</v>
+      </c>
+      <c r="F70" t="s">
+        <v>19</v>
+      </c>
+      <c r="I70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J70" t="s">
+        <v>28</v>
+      </c>
+      <c r="K70" t="s">
+        <v>192</v>
+      </c>
+      <c r="M70" t="s">
+        <v>137</v>
+      </c>
+      <c r="O70" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71">
+        <v>75</v>
+      </c>
+      <c r="B71" t="s">
+        <v>53</v>
+      </c>
+      <c r="F71" t="s">
+        <v>19</v>
+      </c>
+      <c r="I71" t="s">
+        <v>27</v>
+      </c>
+      <c r="J71" t="s">
+        <v>28</v>
+      </c>
+      <c r="K71" t="s">
+        <v>192</v>
+      </c>
+      <c r="M71" t="s">
+        <v>137</v>
+      </c>
+      <c r="O71" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="A72">
+        <v>76</v>
+      </c>
+      <c r="B72" t="s">
+        <v>172</v>
+      </c>
+      <c r="C72" t="s">
+        <v>198</v>
+      </c>
+      <c r="F72" t="s">
+        <v>60</v>
+      </c>
+      <c r="I72" t="s">
+        <v>20</v>
+      </c>
+      <c r="J72" t="s">
+        <v>28</v>
+      </c>
+      <c r="M72" t="s">
+        <v>137</v>
+      </c>
+      <c r="O72" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73">
+        <v>77</v>
+      </c>
+      <c r="B73" t="s">
+        <v>56</v>
+      </c>
+      <c r="E73" t="s">
+        <v>57</v>
+      </c>
+      <c r="F73" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" t="s">
+        <v>27</v>
+      </c>
+      <c r="J73" t="s">
+        <v>28</v>
+      </c>
+      <c r="K73" t="s">
+        <v>192</v>
+      </c>
+      <c r="M73" t="s">
+        <v>137</v>
+      </c>
+      <c r="O73" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="A74">
+        <v>78</v>
+      </c>
+      <c r="B74" t="s">
+        <v>201</v>
+      </c>
+      <c r="F74" t="s">
+        <v>60</v>
+      </c>
+      <c r="I74" t="s">
+        <v>27</v>
+      </c>
+      <c r="J74" t="s">
+        <v>28</v>
+      </c>
+      <c r="K74" t="s">
+        <v>192</v>
+      </c>
+      <c r="M74" t="s">
+        <v>137</v>
+      </c>
+      <c r="O74" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75">
+        <v>79</v>
+      </c>
+      <c r="B75" t="s">
+        <v>56</v>
+      </c>
+      <c r="F75" t="s">
+        <v>60</v>
+      </c>
+      <c r="I75" t="s">
+        <v>27</v>
+      </c>
+      <c r="J75" t="s">
+        <v>28</v>
+      </c>
+      <c r="K75" t="s">
+        <v>192</v>
+      </c>
+      <c r="O75" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="A76">
+        <v>80</v>
+      </c>
+      <c r="B76" t="s">
+        <v>36</v>
+      </c>
+      <c r="E76" t="s">
+        <v>48</v>
+      </c>
+      <c r="F76" t="s">
+        <v>19</v>
+      </c>
+      <c r="I76" t="s">
+        <v>27</v>
+      </c>
+      <c r="J76" t="s">
+        <v>28</v>
+      </c>
+      <c r="K76" t="s">
+        <v>192</v>
+      </c>
+      <c r="M76" t="s">
+        <v>137</v>
+      </c>
+      <c r="N76" t="s">
+        <v>204</v>
+      </c>
+      <c r="O76" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77">
+        <v>81</v>
+      </c>
+      <c r="B77" t="s">
+        <v>99</v>
+      </c>
+      <c r="E77" t="s">
+        <v>44</v>
+      </c>
+      <c r="F77" t="s">
+        <v>60</v>
+      </c>
+      <c r="I77" t="s">
+        <v>27</v>
+      </c>
+      <c r="J77" t="s">
+        <v>28</v>
+      </c>
+      <c r="K77" t="s">
+        <v>192</v>
+      </c>
+      <c r="M77" t="s">
+        <v>137</v>
+      </c>
+      <c r="O77" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78">
+        <v>82</v>
+      </c>
+      <c r="B78" t="s">
+        <v>99</v>
+      </c>
+      <c r="E78" t="s">
+        <v>44</v>
+      </c>
+      <c r="F78" t="s">
+        <v>60</v>
+      </c>
+      <c r="I78" t="s">
+        <v>27</v>
+      </c>
+      <c r="J78" t="s">
+        <v>28</v>
+      </c>
+      <c r="K78" t="s">
+        <v>192</v>
+      </c>
+      <c r="M78" t="s">
+        <v>137</v>
+      </c>
+      <c r="O78" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79">
+        <v>83</v>
+      </c>
+      <c r="B79" t="s">
+        <v>99</v>
+      </c>
+      <c r="F79" t="s">
+        <v>60</v>
+      </c>
+      <c r="I79" t="s">
+        <v>27</v>
+      </c>
+      <c r="J79" t="s">
+        <v>28</v>
+      </c>
+      <c r="K79" t="s">
+        <v>192</v>
+      </c>
+      <c r="O79" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80">
+        <v>84</v>
+      </c>
+      <c r="B80" t="s">
+        <v>99</v>
+      </c>
+      <c r="F80" t="s">
+        <v>19</v>
+      </c>
+      <c r="I80" t="s">
+        <v>27</v>
+      </c>
+      <c r="J80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K80" t="s">
+        <v>192</v>
+      </c>
+      <c r="O80" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81">
+        <v>85</v>
+      </c>
+      <c r="B81" t="s">
+        <v>99</v>
+      </c>
+      <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="I81" t="s">
+        <v>27</v>
+      </c>
+      <c r="J81" t="s">
+        <v>209</v>
+      </c>
+      <c r="K81" t="s">
+        <v>192</v>
+      </c>
+      <c r="M81" t="s">
+        <v>137</v>
+      </c>
+      <c r="O81" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82">
+        <v>86</v>
+      </c>
+      <c r="B82" t="s">
+        <v>99</v>
+      </c>
+      <c r="F82" t="s">
+        <v>19</v>
+      </c>
+      <c r="I82" t="s">
+        <v>27</v>
+      </c>
+      <c r="J82" t="s">
+        <v>209</v>
+      </c>
+      <c r="K82" t="s">
+        <v>192</v>
+      </c>
+      <c r="O82" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83">
+        <v>87</v>
+      </c>
+      <c r="B83" t="s">
+        <v>99</v>
+      </c>
+      <c r="F83" t="s">
+        <v>19</v>
+      </c>
+      <c r="I83" t="s">
+        <v>27</v>
+      </c>
+      <c r="J83" t="s">
+        <v>28</v>
+      </c>
+      <c r="K83" t="s">
+        <v>192</v>
+      </c>
+      <c r="M83" t="s">
+        <v>137</v>
+      </c>
+      <c r="O83" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84">
+        <v>88</v>
+      </c>
+      <c r="B84" t="s">
+        <v>99</v>
+      </c>
+      <c r="F84" t="s">
+        <v>19</v>
+      </c>
+      <c r="I84" t="s">
+        <v>27</v>
+      </c>
+      <c r="J84" t="s">
+        <v>28</v>
+      </c>
+      <c r="K84" t="s">
+        <v>192</v>
+      </c>
+      <c r="M84" t="s">
+        <v>137</v>
+      </c>
+      <c r="O84" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85">
+        <v>89</v>
+      </c>
+      <c r="B85" t="s">
+        <v>99</v>
+      </c>
+      <c r="F85" t="s">
+        <v>19</v>
+      </c>
+      <c r="I85" t="s">
+        <v>27</v>
+      </c>
+      <c r="J85" t="s">
+        <v>28</v>
+      </c>
+      <c r="K85" t="s">
+        <v>192</v>
+      </c>
+      <c r="M85" t="s">
+        <v>137</v>
+      </c>
+      <c r="O85" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86">
+        <v>90</v>
+      </c>
+      <c r="B86" t="s">
+        <v>36</v>
+      </c>
+      <c r="F86" t="s">
+        <v>19</v>
+      </c>
+      <c r="I86" t="s">
+        <v>27</v>
+      </c>
+      <c r="J86" t="s">
+        <v>28</v>
+      </c>
+      <c r="K86" t="s">
+        <v>192</v>
+      </c>
+      <c r="M86" t="s">
+        <v>137</v>
+      </c>
+      <c r="O86" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87">
+        <v>91</v>
+      </c>
+      <c r="B87" t="s">
+        <v>36</v>
+      </c>
+      <c r="F87" t="s">
+        <v>19</v>
+      </c>
+      <c r="I87" t="s">
+        <v>27</v>
+      </c>
+      <c r="J87" t="s">
+        <v>28</v>
+      </c>
+      <c r="K87" t="s">
+        <v>192</v>
+      </c>
+      <c r="M87" t="s">
+        <v>137</v>
+      </c>
+      <c r="O87" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88">
+        <v>92</v>
+      </c>
+      <c r="B88" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" t="s">
+        <v>218</v>
+      </c>
+      <c r="F88" t="s">
+        <v>19</v>
+      </c>
+      <c r="I88" t="s">
+        <v>27</v>
+      </c>
+      <c r="J88" t="s">
+        <v>28</v>
+      </c>
+      <c r="L88" t="s">
+        <v>137</v>
+      </c>
+      <c r="O88" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89">
+        <v>93</v>
+      </c>
+      <c r="B89" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" t="s">
+        <v>82</v>
+      </c>
+      <c r="F89" t="s">
+        <v>19</v>
+      </c>
+      <c r="I89" t="s">
+        <v>27</v>
+      </c>
+      <c r="J89" t="s">
+        <v>28</v>
+      </c>
+      <c r="K89" t="s">
+        <v>192</v>
+      </c>
+      <c r="M89" t="s">
+        <v>137</v>
+      </c>
+      <c r="O89" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90">
+        <v>94</v>
+      </c>
+      <c r="B90" t="s">
+        <v>221</v>
+      </c>
+      <c r="C90" t="s">
+        <v>222</v>
+      </c>
+      <c r="F90" t="s">
+        <v>19</v>
+      </c>
+      <c r="I90" t="s">
+        <v>20</v>
+      </c>
+      <c r="J90" t="s">
+        <v>28</v>
+      </c>
+      <c r="K90" t="s">
+        <v>223</v>
+      </c>
+      <c r="M90" t="s">
+        <v>137</v>
+      </c>
+      <c r="O90" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91">
+        <v>95</v>
+      </c>
+      <c r="B91" t="s">
+        <v>225</v>
+      </c>
+      <c r="F91" t="s">
+        <v>19</v>
+      </c>
+      <c r="I91" t="s">
+        <v>27</v>
+      </c>
+      <c r="J91" t="s">
+        <v>28</v>
+      </c>
+      <c r="K91" t="s">
+        <v>223</v>
+      </c>
+      <c r="M91" t="s">
+        <v>137</v>
+      </c>
+      <c r="O91" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92">
+        <v>96</v>
+      </c>
+      <c r="B92" t="s">
+        <v>227</v>
+      </c>
+      <c r="F92" t="s">
+        <v>19</v>
+      </c>
+      <c r="I92" t="s">
+        <v>27</v>
+      </c>
+      <c r="J92" t="s">
+        <v>28</v>
+      </c>
+      <c r="K92" t="s">
+        <v>223</v>
+      </c>
+      <c r="M92" t="s">
+        <v>137</v>
+      </c>
+      <c r="O92" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93">
+        <v>97</v>
+      </c>
+      <c r="B93" t="s">
+        <v>229</v>
+      </c>
+      <c r="F93" t="s">
+        <v>19</v>
+      </c>
+      <c r="I93" t="s">
+        <v>27</v>
+      </c>
+      <c r="J93" t="s">
+        <v>28</v>
+      </c>
+      <c r="K93" t="s">
+        <v>223</v>
+      </c>
+      <c r="M93" t="s">
+        <v>137</v>
+      </c>
+      <c r="O93" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94">
+        <v>99</v>
+      </c>
+      <c r="B94" t="s">
+        <v>56</v>
+      </c>
+      <c r="F94" t="s">
+        <v>19</v>
+      </c>
+      <c r="I94" t="s">
+        <v>27</v>
+      </c>
+      <c r="J94" t="s">
+        <v>28</v>
+      </c>
+      <c r="K94" t="s">
+        <v>223</v>
+      </c>
+      <c r="M94" t="s">
+        <v>137</v>
+      </c>
+      <c r="O94" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95">
+        <v>100</v>
+      </c>
+      <c r="B95" t="s">
+        <v>53</v>
+      </c>
+      <c r="F95" t="s">
+        <v>19</v>
+      </c>
+      <c r="I95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J95" t="s">
+        <v>28</v>
+      </c>
+      <c r="K95" t="s">
+        <v>223</v>
+      </c>
+      <c r="M95" t="s">
+        <v>137</v>
+      </c>
+      <c r="O95" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96">
+        <v>101</v>
+      </c>
+      <c r="B96" t="s">
+        <v>233</v>
+      </c>
+      <c r="E96" t="s">
+        <v>234</v>
+      </c>
+      <c r="F96" t="s">
+        <v>19</v>
+      </c>
+      <c r="I96" t="s">
+        <v>27</v>
+      </c>
+      <c r="J96" t="s">
+        <v>28</v>
+      </c>
+      <c r="K96" t="s">
+        <v>223</v>
+      </c>
+      <c r="M96" t="s">
+        <v>137</v>
+      </c>
+      <c r="O96" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97">
+        <v>102</v>
+      </c>
+      <c r="B97" t="s">
+        <v>236</v>
+      </c>
+      <c r="F97" t="s">
+        <v>19</v>
+      </c>
+      <c r="I97" t="s">
+        <v>27</v>
+      </c>
+      <c r="J97" t="s">
+        <v>28</v>
+      </c>
+      <c r="K97" t="s">
+        <v>223</v>
+      </c>
+      <c r="M97" t="s">
+        <v>137</v>
+      </c>
+      <c r="O97" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98">
+        <v>103</v>
+      </c>
+      <c r="B98" t="s">
+        <v>201</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="I98" t="s">
+        <v>27</v>
+      </c>
+      <c r="J98" t="s">
+        <v>28</v>
+      </c>
+      <c r="K98" t="s">
+        <v>223</v>
+      </c>
+      <c r="M98" t="s">
+        <v>137</v>
+      </c>
+      <c r="O98" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99">
+        <v>104</v>
+      </c>
+      <c r="B99" t="s">
+        <v>239</v>
+      </c>
+      <c r="F99" t="s">
+        <v>19</v>
+      </c>
+      <c r="I99" t="s">
+        <v>27</v>
+      </c>
+      <c r="J99" t="s">
+        <v>28</v>
+      </c>
+      <c r="M99" t="s">
+        <v>137</v>
+      </c>
+      <c r="O99" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100">
+        <v>105</v>
+      </c>
+      <c r="B100" t="s">
+        <v>183</v>
+      </c>
+      <c r="F100" t="s">
+        <v>19</v>
+      </c>
+      <c r="I100" t="s">
+        <v>27</v>
+      </c>
+      <c r="J100" t="s">
+        <v>28</v>
+      </c>
+      <c r="K100" t="s">
+        <v>223</v>
+      </c>
+      <c r="M100" t="s">
+        <v>137</v>
+      </c>
+      <c r="O100" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101">
+        <v>106</v>
+      </c>
+      <c r="B101" t="s">
+        <v>102</v>
+      </c>
+      <c r="F101" t="s">
+        <v>19</v>
+      </c>
+      <c r="I101" t="s">
+        <v>27</v>
+      </c>
+      <c r="J101" t="s">
+        <v>28</v>
+      </c>
+      <c r="K101" t="s">
+        <v>223</v>
+      </c>
+      <c r="M101" t="s">
+        <v>137</v>
+      </c>
+      <c r="O101" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102">
+        <v>107</v>
+      </c>
+      <c r="B102" t="s">
+        <v>243</v>
+      </c>
+      <c r="E102" t="s">
+        <v>244</v>
+      </c>
+      <c r="F102" t="s">
+        <v>19</v>
+      </c>
+      <c r="I102" t="s">
+        <v>27</v>
+      </c>
+      <c r="J102" t="s">
+        <v>28</v>
+      </c>
+      <c r="K102" t="s">
+        <v>223</v>
+      </c>
+      <c r="M102" t="s">
+        <v>137</v>
+      </c>
+      <c r="O102" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103">
+        <v>108</v>
+      </c>
+      <c r="B103" t="s">
+        <v>246</v>
+      </c>
+      <c r="C103" t="s">
+        <v>247</v>
+      </c>
+      <c r="F103" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" t="s">
+        <v>27</v>
+      </c>
+      <c r="J103" t="s">
+        <v>28</v>
+      </c>
+      <c r="K103" t="s">
+        <v>223</v>
+      </c>
+      <c r="M103" t="s">
+        <v>137</v>
+      </c>
+      <c r="O103" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104">
+        <v>109</v>
+      </c>
+      <c r="B104" t="s">
+        <v>249</v>
+      </c>
+      <c r="F104" t="s">
+        <v>19</v>
+      </c>
+      <c r="I104" t="s">
+        <v>27</v>
+      </c>
+      <c r="J104" t="s">
+        <v>28</v>
+      </c>
+      <c r="K104" t="s">
+        <v>223</v>
+      </c>
+      <c r="M104" t="s">
+        <v>137</v>
+      </c>
+      <c r="O104" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105">
+        <v>110</v>
+      </c>
+      <c r="B105" t="s">
+        <v>251</v>
+      </c>
+      <c r="F105" t="s">
+        <v>19</v>
+      </c>
+      <c r="I105" t="s">
+        <v>27</v>
+      </c>
+      <c r="J105" t="s">
+        <v>28</v>
+      </c>
+      <c r="K105" t="s">
+        <v>223</v>
+      </c>
+      <c r="M105" t="s">
+        <v>137</v>
+      </c>
+      <c r="O105" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106">
+        <v>111</v>
+      </c>
+      <c r="B106" t="s">
+        <v>253</v>
+      </c>
+      <c r="F106" t="s">
+        <v>19</v>
+      </c>
+      <c r="I106" t="s">
+        <v>27</v>
+      </c>
+      <c r="J106" t="s">
+        <v>28</v>
+      </c>
+      <c r="M106" t="s">
+        <v>137</v>
+      </c>
+      <c r="O106" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107">
+        <v>112</v>
+      </c>
+      <c r="B107" t="s">
+        <v>255</v>
+      </c>
+      <c r="F107" t="s">
+        <v>19</v>
+      </c>
+      <c r="I107" t="s">
+        <v>27</v>
+      </c>
+      <c r="J107" t="s">
+        <v>28</v>
+      </c>
+      <c r="K107" t="s">
+        <v>223</v>
+      </c>
+      <c r="M107" t="s">
+        <v>137</v>
+      </c>
+      <c r="O107" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108">
+        <v>113</v>
+      </c>
+      <c r="B108" t="s">
+        <v>25</v>
+      </c>
+      <c r="F108" t="s">
+        <v>19</v>
+      </c>
+      <c r="I108" t="s">
+        <v>27</v>
+      </c>
+      <c r="J108" t="s">
+        <v>28</v>
+      </c>
+      <c r="K108" t="s">
+        <v>223</v>
+      </c>
+      <c r="M108" t="s">
+        <v>137</v>
+      </c>
+      <c r="O108" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109">
+        <v>114</v>
+      </c>
+      <c r="B109" t="s">
+        <v>258</v>
+      </c>
+      <c r="F109" t="s">
+        <v>19</v>
+      </c>
+      <c r="I109" t="s">
+        <v>27</v>
+      </c>
+      <c r="J109" t="s">
+        <v>28</v>
+      </c>
+      <c r="K109" t="s">
+        <v>223</v>
+      </c>
+      <c r="M109" t="s">
+        <v>137</v>
+      </c>
+      <c r="O109" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110">
+        <v>115</v>
+      </c>
+      <c r="B110" t="s">
+        <v>260</v>
+      </c>
+      <c r="F110" t="s">
+        <v>19</v>
+      </c>
+      <c r="I110" t="s">
+        <v>27</v>
+      </c>
+      <c r="J110" t="s">
+        <v>28</v>
+      </c>
+      <c r="K110" t="s">
+        <v>223</v>
+      </c>
+      <c r="M110" t="s">
+        <v>137</v>
+      </c>
+      <c r="O110" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111">
+        <v>116</v>
+      </c>
+      <c r="B111" t="s">
+        <v>229</v>
+      </c>
+      <c r="F111" t="s">
+        <v>19</v>
+      </c>
+      <c r="I111" t="s">
+        <v>27</v>
+      </c>
+      <c r="J111" t="s">
+        <v>28</v>
+      </c>
+      <c r="K111" t="s">
+        <v>223</v>
+      </c>
+      <c r="M111" t="s">
+        <v>137</v>
+      </c>
+      <c r="O111" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112">
+        <v>117</v>
+      </c>
+      <c r="B112" t="s">
+        <v>172</v>
+      </c>
+      <c r="F112" t="s">
+        <v>19</v>
+      </c>
+      <c r="I112" t="s">
+        <v>27</v>
+      </c>
+      <c r="J112" t="s">
+        <v>28</v>
+      </c>
+      <c r="K112" t="s">
+        <v>223</v>
+      </c>
+      <c r="M112" t="s">
+        <v>137</v>
+      </c>
+      <c r="O112" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113">
+        <v>118</v>
+      </c>
+      <c r="B113" t="s">
+        <v>99</v>
+      </c>
+      <c r="F113" t="s">
+        <v>19</v>
+      </c>
+      <c r="I113" t="s">
+        <v>27</v>
+      </c>
+      <c r="J113" t="s">
+        <v>28</v>
+      </c>
+      <c r="K113" t="s">
+        <v>223</v>
+      </c>
+      <c r="M113" t="s">
+        <v>137</v>
+      </c>
+      <c r="O113" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114">
+        <v>119</v>
+      </c>
+      <c r="B114" t="s">
+        <v>56</v>
+      </c>
+      <c r="E114" t="s">
+        <v>265</v>
+      </c>
+      <c r="F114" t="s">
+        <v>19</v>
+      </c>
+      <c r="I114" t="s">
+        <v>27</v>
+      </c>
+      <c r="J114" t="s">
+        <v>28</v>
+      </c>
+      <c r="K114" t="s">
+        <v>223</v>
+      </c>
+      <c r="M114" t="s">
+        <v>137</v>
+      </c>
+      <c r="O114" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115">
+        <v>120</v>
+      </c>
+      <c r="B115" t="s">
+        <v>260</v>
+      </c>
+      <c r="E115" t="s">
+        <v>267</v>
+      </c>
+      <c r="F115" t="s">
+        <v>19</v>
+      </c>
+      <c r="I115" t="s">
+        <v>20</v>
+      </c>
+      <c r="J115" t="s">
+        <v>28</v>
+      </c>
+      <c r="K115" t="s">
+        <v>223</v>
+      </c>
+      <c r="M115" t="s">
+        <v>137</v>
+      </c>
+      <c r="O115" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116">
+        <v>121</v>
+      </c>
+      <c r="B116" t="s">
+        <v>99</v>
+      </c>
+      <c r="E116" t="s">
+        <v>269</v>
+      </c>
+      <c r="F116" t="s">
+        <v>19</v>
+      </c>
+      <c r="I116" t="s">
+        <v>27</v>
+      </c>
+      <c r="J116" t="s">
+        <v>28</v>
+      </c>
+      <c r="K116" t="s">
+        <v>223</v>
+      </c>
+      <c r="L116" t="s">
+        <v>137</v>
+      </c>
+      <c r="O116" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117">
+        <v>122</v>
+      </c>
+      <c r="B117" t="s">
+        <v>99</v>
+      </c>
+      <c r="F117" t="s">
+        <v>19</v>
+      </c>
+      <c r="I117" t="s">
+        <v>27</v>
+      </c>
+      <c r="J117" t="s">
+        <v>28</v>
+      </c>
+      <c r="K117" t="s">
+        <v>223</v>
+      </c>
+      <c r="M117" t="s">
+        <v>137</v>
+      </c>
+      <c r="O117" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118">
+        <v>123</v>
+      </c>
+      <c r="B118" t="s">
+        <v>99</v>
+      </c>
+      <c r="F118" t="s">
+        <v>19</v>
+      </c>
+      <c r="I118" t="s">
+        <v>27</v>
+      </c>
+      <c r="J118" t="s">
+        <v>28</v>
+      </c>
+      <c r="K118" t="s">
+        <v>223</v>
+      </c>
+      <c r="M118" t="s">
+        <v>137</v>
+      </c>
+      <c r="O118" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119">
+        <v>124</v>
+      </c>
+      <c r="B119" t="s">
+        <v>99</v>
+      </c>
+      <c r="F119" t="s">
+        <v>19</v>
+      </c>
+      <c r="I119" t="s">
+        <v>27</v>
+      </c>
+      <c r="J119" t="s">
+        <v>28</v>
+      </c>
+      <c r="K119" t="s">
+        <v>223</v>
+      </c>
+      <c r="M119" t="s">
+        <v>137</v>
+      </c>
+      <c r="O119" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120">
+        <v>125</v>
+      </c>
+      <c r="B120" t="s">
+        <v>99</v>
+      </c>
+      <c r="F120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I120" t="s">
+        <v>27</v>
+      </c>
+      <c r="J120" t="s">
+        <v>28</v>
+      </c>
+      <c r="K120" t="s">
+        <v>223</v>
+      </c>
+      <c r="M120" t="s">
+        <v>137</v>
+      </c>
+      <c r="O120" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121">
+        <v>126</v>
+      </c>
+      <c r="B121" t="s">
+        <v>99</v>
+      </c>
+      <c r="F121" t="s">
+        <v>19</v>
+      </c>
+      <c r="I121" t="s">
+        <v>27</v>
+      </c>
+      <c r="J121" t="s">
+        <v>28</v>
+      </c>
+      <c r="K121" t="s">
+        <v>223</v>
+      </c>
+      <c r="M121" t="s">
+        <v>137</v>
+      </c>
+      <c r="O121" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122">
+        <v>127</v>
+      </c>
+      <c r="B122" t="s">
+        <v>99</v>
+      </c>
+      <c r="F122" t="s">
+        <v>19</v>
+      </c>
+      <c r="I122" t="s">
+        <v>27</v>
+      </c>
+      <c r="J122" t="s">
+        <v>28</v>
+      </c>
+      <c r="M122" t="s">
+        <v>137</v>
+      </c>
+      <c r="O122" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123">
+        <v>128</v>
+      </c>
+      <c r="B123" t="s">
+        <v>99</v>
+      </c>
+      <c r="F123" t="s">
+        <v>19</v>
+      </c>
+      <c r="I123" t="s">
+        <v>27</v>
+      </c>
+      <c r="J123" t="s">
+        <v>28</v>
+      </c>
+      <c r="K123" t="s">
+        <v>223</v>
+      </c>
+      <c r="M123" t="s">
+        <v>137</v>
+      </c>
+      <c r="O123" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124">
+        <v>129</v>
+      </c>
+      <c r="B124" t="s">
+        <v>99</v>
+      </c>
+      <c r="F124" t="s">
+        <v>19</v>
+      </c>
+      <c r="I124" t="s">
+        <v>27</v>
+      </c>
+      <c r="J124" t="s">
+        <v>28</v>
+      </c>
+      <c r="K124" t="s">
+        <v>223</v>
+      </c>
+      <c r="M124" t="s">
+        <v>137</v>
+      </c>
+      <c r="O124" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125">
+        <v>130</v>
+      </c>
+      <c r="B125" t="s">
+        <v>233</v>
+      </c>
+      <c r="F125" t="s">
+        <v>19</v>
+      </c>
+      <c r="I125" t="s">
+        <v>27</v>
+      </c>
+      <c r="J125" t="s">
+        <v>28</v>
+      </c>
+      <c r="K125" t="s">
+        <v>223</v>
+      </c>
+      <c r="M125" t="s">
+        <v>137</v>
+      </c>
+      <c r="O125" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126">
+        <v>131</v>
+      </c>
+      <c r="B126" t="s">
+        <v>280</v>
+      </c>
+      <c r="F126" t="s">
+        <v>19</v>
+      </c>
+      <c r="I126" t="s">
+        <v>27</v>
+      </c>
+      <c r="J126" t="s">
+        <v>28</v>
+      </c>
+      <c r="K126" t="s">
+        <v>281</v>
+      </c>
+      <c r="M126" t="s">
+        <v>137</v>
+      </c>
+      <c r="O126" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127">
+        <v>132</v>
+      </c>
+      <c r="B127" t="s">
+        <v>233</v>
+      </c>
+      <c r="F127" t="s">
+        <v>19</v>
+      </c>
+      <c r="I127" t="s">
+        <v>27</v>
+      </c>
+      <c r="J127" t="s">
+        <v>28</v>
+      </c>
+      <c r="K127" t="s">
+        <v>281</v>
+      </c>
+      <c r="O127" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="A128">
+        <v>133</v>
+      </c>
+      <c r="B128" t="s">
+        <v>53</v>
+      </c>
+      <c r="F128" t="s">
+        <v>19</v>
+      </c>
+      <c r="I128" t="s">
+        <v>27</v>
+      </c>
+      <c r="J128" t="s">
+        <v>28</v>
+      </c>
+      <c r="K128" t="s">
+        <v>281</v>
+      </c>
+      <c r="O128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
+      <c r="A129">
+        <v>134</v>
+      </c>
+      <c r="B129" t="s">
+        <v>285</v>
+      </c>
+      <c r="F129" t="s">
+        <v>19</v>
+      </c>
+      <c r="I129" t="s">
+        <v>27</v>
+      </c>
+      <c r="J129" t="s">
+        <v>28</v>
+      </c>
+      <c r="K129" t="s">
+        <v>281</v>
+      </c>
+      <c r="M129" t="s">
+        <v>137</v>
+      </c>
+      <c r="O129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="A130">
+        <v>135</v>
+      </c>
+      <c r="B130" t="s">
+        <v>183</v>
+      </c>
+      <c r="F130" t="s">
+        <v>19</v>
+      </c>
+      <c r="I130" t="s">
+        <v>27</v>
+      </c>
+      <c r="J130" t="s">
+        <v>28</v>
+      </c>
+      <c r="K130" t="s">
+        <v>281</v>
+      </c>
+      <c r="M130" t="s">
+        <v>137</v>
+      </c>
+      <c r="O130" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131">
+        <v>136</v>
+      </c>
+      <c r="B131" t="s">
+        <v>183</v>
+      </c>
+      <c r="D131" t="s">
+        <v>288</v>
+      </c>
+      <c r="F131" t="s">
+        <v>19</v>
+      </c>
+      <c r="I131" t="s">
+        <v>27</v>
+      </c>
+      <c r="J131" t="s">
+        <v>28</v>
+      </c>
+      <c r="K131" t="s">
+        <v>289</v>
+      </c>
+      <c r="M131" t="s">
+        <v>137</v>
+      </c>
+      <c r="O131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="A132">
+        <v>137</v>
+      </c>
+      <c r="B132" t="s">
+        <v>99</v>
+      </c>
+      <c r="F132" t="s">
+        <v>19</v>
+      </c>
+      <c r="I132" t="s">
+        <v>27</v>
+      </c>
+      <c r="J132" t="s">
+        <v>28</v>
+      </c>
+      <c r="K132" t="s">
+        <v>289</v>
+      </c>
+      <c r="M132" t="s">
+        <v>137</v>
+      </c>
+      <c r="O132" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133">
+        <v>138</v>
+      </c>
+      <c r="B133" t="s">
+        <v>104</v>
+      </c>
+      <c r="F133" t="s">
+        <v>19</v>
+      </c>
+      <c r="I133" t="s">
+        <v>27</v>
+      </c>
+      <c r="J133" t="s">
+        <v>28</v>
+      </c>
+      <c r="K133" t="s">
+        <v>289</v>
+      </c>
+      <c r="M133" t="s">
+        <v>137</v>
+      </c>
+      <c r="O133" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="A134">
+        <v>139</v>
+      </c>
+      <c r="B134" t="s">
+        <v>56</v>
+      </c>
+      <c r="F134" t="s">
+        <v>19</v>
+      </c>
+      <c r="I134" t="s">
+        <v>27</v>
+      </c>
+      <c r="J134" t="s">
+        <v>28</v>
+      </c>
+      <c r="K134" t="s">
+        <v>289</v>
+      </c>
+      <c r="M134" t="s">
+        <v>137</v>
+      </c>
+      <c r="O134" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135">
+        <v>140</v>
+      </c>
+      <c r="B135" t="s">
+        <v>294</v>
+      </c>
+      <c r="E135" t="s">
+        <v>295</v>
+      </c>
+      <c r="F135" t="s">
+        <v>19</v>
+      </c>
+      <c r="I135" t="s">
+        <v>27</v>
+      </c>
+      <c r="J135" t="s">
+        <v>28</v>
+      </c>
+      <c r="K135" t="s">
+        <v>289</v>
+      </c>
+      <c r="M135" t="s">
+        <v>137</v>
+      </c>
+      <c r="O135" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="A136">
+        <v>141</v>
+      </c>
+      <c r="B136" t="s">
+        <v>152</v>
+      </c>
+      <c r="F136" t="s">
+        <v>19</v>
+      </c>
+      <c r="I136" t="s">
+        <v>27</v>
+      </c>
+      <c r="J136" t="s">
+        <v>28</v>
+      </c>
+      <c r="K136" t="s">
+        <v>289</v>
+      </c>
+      <c r="M136" t="s">
+        <v>137</v>
+      </c>
+      <c r="O136" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137">
+        <v>142</v>
+      </c>
+      <c r="B137" t="s">
+        <v>146</v>
+      </c>
+      <c r="C137" t="s">
+        <v>166</v>
+      </c>
+      <c r="F137" t="s">
+        <v>19</v>
+      </c>
+      <c r="I137" t="s">
+        <v>20</v>
+      </c>
+      <c r="J137" t="s">
+        <v>28</v>
+      </c>
+      <c r="K137" t="s">
+        <v>289</v>
+      </c>
+      <c r="M137" t="s">
+        <v>137</v>
+      </c>
+      <c r="O137" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="A138">
+        <v>143</v>
+      </c>
+      <c r="B138" t="s">
+        <v>146</v>
+      </c>
+      <c r="C138" t="s">
+        <v>166</v>
+      </c>
+      <c r="E138" t="s">
+        <v>167</v>
+      </c>
+      <c r="F138" t="s">
+        <v>19</v>
+      </c>
+      <c r="I138" t="s">
+        <v>20</v>
+      </c>
+      <c r="J138" t="s">
+        <v>28</v>
+      </c>
+      <c r="K138" t="s">
+        <v>289</v>
+      </c>
+      <c r="M138" t="s">
+        <v>137</v>
+      </c>
+      <c r="O138" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139">
+        <v>144</v>
+      </c>
+      <c r="B139" t="s">
+        <v>143</v>
+      </c>
+      <c r="C139" t="s">
+        <v>144</v>
+      </c>
+      <c r="F139" t="s">
+        <v>19</v>
+      </c>
+      <c r="I139" t="s">
+        <v>20</v>
+      </c>
+      <c r="J139" t="s">
+        <v>28</v>
+      </c>
+      <c r="K139" t="s">
+        <v>289</v>
+      </c>
+      <c r="M139" t="s">
+        <v>137</v>
+      </c>
+      <c r="O139" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140">
+        <v>145</v>
+      </c>
+      <c r="B140" t="s">
+        <v>301</v>
+      </c>
+      <c r="D140" t="s">
+        <v>302</v>
+      </c>
+      <c r="F140" t="s">
+        <v>19</v>
+      </c>
+      <c r="I140" t="s">
+        <v>27</v>
+      </c>
+      <c r="J140" t="s">
+        <v>28</v>
+      </c>
+      <c r="K140" t="s">
+        <v>289</v>
+      </c>
+      <c r="M140" t="s">
+        <v>137</v>
+      </c>
+      <c r="O140" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141">
+        <v>146</v>
+      </c>
+      <c r="B141" t="s">
+        <v>301</v>
+      </c>
+      <c r="D141" t="s">
+        <v>302</v>
+      </c>
+      <c r="F141" t="s">
+        <v>19</v>
+      </c>
+      <c r="I141" t="s">
+        <v>27</v>
+      </c>
+      <c r="J141" t="s">
+        <v>28</v>
+      </c>
+      <c r="K141" t="s">
+        <v>289</v>
+      </c>
+      <c r="M141" t="s">
+        <v>137</v>
+      </c>
+      <c r="O141" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142">
+        <v>147</v>
+      </c>
+      <c r="B142" t="s">
+        <v>136</v>
+      </c>
+      <c r="F142" t="s">
+        <v>19</v>
+      </c>
+      <c r="I142" t="s">
+        <v>27</v>
+      </c>
+      <c r="J142" t="s">
+        <v>28</v>
+      </c>
+      <c r="K142" t="s">
+        <v>289</v>
+      </c>
+      <c r="M142" t="s">
+        <v>137</v>
+      </c>
+      <c r="O142" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143">
+        <v>148</v>
+      </c>
+      <c r="B143" t="s">
+        <v>306</v>
+      </c>
+      <c r="F143" t="s">
+        <v>19</v>
+      </c>
+      <c r="I143" t="s">
+        <v>27</v>
+      </c>
+      <c r="J143" t="s">
+        <v>209</v>
+      </c>
+      <c r="K143" t="s">
+        <v>307</v>
+      </c>
+      <c r="M143" t="s">
+        <v>308</v>
+      </c>
+      <c r="O143" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144">
+        <v>149</v>
+      </c>
+      <c r="B144" t="s">
+        <v>310</v>
+      </c>
+      <c r="C144" t="s">
+        <v>311</v>
+      </c>
+      <c r="F144" t="s">
+        <v>19</v>
+      </c>
+      <c r="I144" t="s">
+        <v>20</v>
+      </c>
+      <c r="J144" t="s">
+        <v>209</v>
+      </c>
+      <c r="K144" t="s">
+        <v>312</v>
+      </c>
+      <c r="M144" t="s">
+        <v>308</v>
+      </c>
+      <c r="O144" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145">
+        <v>150</v>
+      </c>
+      <c r="B145" t="s">
+        <v>280</v>
+      </c>
+      <c r="F145" t="s">
+        <v>19</v>
+      </c>
+      <c r="I145" t="s">
+        <v>27</v>
+      </c>
+      <c r="J145" t="s">
+        <v>209</v>
+      </c>
+      <c r="K145" t="s">
+        <v>314</v>
+      </c>
+      <c r="M145" t="s">
+        <v>308</v>
+      </c>
+      <c r="O145" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146">
+        <v>151</v>
+      </c>
+      <c r="B146" t="s">
+        <v>316</v>
+      </c>
+      <c r="C146" t="s">
+        <v>317</v>
+      </c>
+      <c r="F146" t="s">
+        <v>60</v>
+      </c>
+      <c r="I146" t="s">
+        <v>20</v>
+      </c>
+      <c r="J146" t="s">
+        <v>209</v>
+      </c>
+      <c r="K146" t="s">
+        <v>318</v>
+      </c>
+      <c r="O146" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147">
+        <v>152</v>
+      </c>
+      <c r="B147" t="s">
+        <v>320</v>
+      </c>
+      <c r="F147" t="s">
+        <v>19</v>
+      </c>
+      <c r="I147" t="s">
+        <v>27</v>
+      </c>
+      <c r="J147" t="s">
+        <v>209</v>
+      </c>
+      <c r="K147" t="s">
+        <v>318</v>
+      </c>
+      <c r="M147" t="s">
+        <v>308</v>
+      </c>
+      <c r="O147" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148">
+        <v>153</v>
+      </c>
+      <c r="B148" t="s">
+        <v>56</v>
+      </c>
+      <c r="F148" t="s">
+        <v>19</v>
+      </c>
+      <c r="I148" t="s">
+        <v>27</v>
+      </c>
+      <c r="J148" t="s">
+        <v>209</v>
+      </c>
+      <c r="K148" t="s">
+        <v>318</v>
+      </c>
+      <c r="M148" t="s">
+        <v>308</v>
+      </c>
+      <c r="O148" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149">
+        <v>154</v>
+      </c>
+      <c r="B149" t="s">
+        <v>56</v>
+      </c>
+      <c r="F149" t="s">
+        <v>19</v>
+      </c>
+      <c r="I149" t="s">
+        <v>27</v>
+      </c>
+      <c r="J149" t="s">
+        <v>209</v>
+      </c>
+      <c r="K149" t="s">
+        <v>318</v>
+      </c>
+      <c r="M149" t="s">
+        <v>308</v>
+      </c>
+      <c r="O149" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150">
+        <v>155</v>
+      </c>
+      <c r="B150" t="s">
+        <v>53</v>
+      </c>
+      <c r="E150" t="s">
+        <v>324</v>
+      </c>
+      <c r="F150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I150" t="s">
+        <v>27</v>
+      </c>
+      <c r="J150" t="s">
+        <v>209</v>
+      </c>
+      <c r="K150" t="s">
+        <v>318</v>
+      </c>
+      <c r="M150" t="s">
+        <v>308</v>
+      </c>
+      <c r="O150" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151">
+        <v>156</v>
+      </c>
+      <c r="B151" t="s">
+        <v>146</v>
+      </c>
+      <c r="C151" t="s">
+        <v>166</v>
+      </c>
+      <c r="F151" t="s">
+        <v>19</v>
+      </c>
+      <c r="I151" t="s">
+        <v>20</v>
+      </c>
+      <c r="J151" t="s">
+        <v>28</v>
+      </c>
+      <c r="K151" t="s">
+        <v>33</v>
+      </c>
+      <c r="M151" t="s">
+        <v>308</v>
+      </c>
+      <c r="O151" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152">
+        <v>157</v>
+      </c>
+      <c r="B152" t="s">
+        <v>327</v>
+      </c>
+      <c r="F152" t="s">
+        <v>19</v>
+      </c>
+      <c r="I152" t="s">
+        <v>27</v>
+      </c>
+      <c r="J152" t="s">
+        <v>28</v>
+      </c>
+      <c r="K152" t="s">
+        <v>328</v>
+      </c>
+      <c r="M152" t="s">
+        <v>308</v>
+      </c>
+      <c r="O152" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15">
+      <c r="A153">
+        <v>158</v>
+      </c>
+      <c r="B153" t="s">
+        <v>25</v>
+      </c>
+      <c r="F153" t="s">
+        <v>19</v>
+      </c>
+      <c r="I153" t="s">
+        <v>27</v>
+      </c>
+      <c r="J153" t="s">
+        <v>28</v>
+      </c>
+      <c r="K153" t="s">
+        <v>328</v>
+      </c>
+      <c r="M153" t="s">
+        <v>308</v>
+      </c>
+      <c r="O153" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="A154">
+        <v>159</v>
+      </c>
+      <c r="B154" t="s">
+        <v>331</v>
+      </c>
+      <c r="C154" t="s">
+        <v>317</v>
+      </c>
+      <c r="F154" t="s">
+        <v>19</v>
+      </c>
+      <c r="I154" t="s">
+        <v>20</v>
+      </c>
+      <c r="J154" t="s">
+        <v>28</v>
+      </c>
+      <c r="K154" t="s">
+        <v>328</v>
+      </c>
+      <c r="M154" t="s">
+        <v>308</v>
+      </c>
+      <c r="O154" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155">
+        <v>160</v>
+      </c>
+      <c r="B155" t="s">
+        <v>333</v>
+      </c>
+      <c r="C155" t="s">
+        <v>334</v>
+      </c>
+      <c r="F155" t="s">
+        <v>19</v>
+      </c>
+      <c r="I155" t="s">
+        <v>20</v>
+      </c>
+      <c r="J155" t="s">
+        <v>28</v>
+      </c>
+      <c r="K155" t="s">
+        <v>328</v>
+      </c>
+      <c r="M155" t="s">
+        <v>308</v>
+      </c>
+      <c r="O155" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="A156">
+        <v>161</v>
+      </c>
+      <c r="B156" t="s">
+        <v>221</v>
+      </c>
+      <c r="C156" t="s">
+        <v>16</v>
+      </c>
+      <c r="F156" t="s">
+        <v>19</v>
+      </c>
+      <c r="I156" t="s">
+        <v>20</v>
+      </c>
+      <c r="J156" t="s">
+        <v>28</v>
+      </c>
+      <c r="K156" t="s">
+        <v>328</v>
+      </c>
+      <c r="M156" t="s">
+        <v>308</v>
+      </c>
+      <c r="O156" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="A157">
+        <v>162</v>
+      </c>
+      <c r="B157" t="s">
+        <v>337</v>
+      </c>
+      <c r="C157" t="s">
+        <v>338</v>
+      </c>
+      <c r="F157" t="s">
+        <v>19</v>
+      </c>
+      <c r="I157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J157" t="s">
+        <v>28</v>
+      </c>
+      <c r="K157" t="s">
+        <v>328</v>
+      </c>
+      <c r="M157" t="s">
+        <v>308</v>
+      </c>
+      <c r="O157" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15">
+      <c r="A158">
+        <v>163</v>
+      </c>
+      <c r="B158" t="s">
+        <v>99</v>
+      </c>
+      <c r="D158" t="s">
+        <v>340</v>
+      </c>
+      <c r="E158" t="s">
+        <v>341</v>
+      </c>
+      <c r="F158" t="s">
+        <v>19</v>
+      </c>
+      <c r="I158" t="s">
+        <v>27</v>
+      </c>
+      <c r="J158" t="s">
+        <v>209</v>
+      </c>
+      <c r="K158" t="s">
+        <v>328</v>
+      </c>
+      <c r="M158" t="s">
+        <v>308</v>
+      </c>
+      <c r="O158" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159">
+        <v>164</v>
+      </c>
+      <c r="B159" t="s">
+        <v>343</v>
+      </c>
+      <c r="D159" t="s">
+        <v>344</v>
+      </c>
+      <c r="F159" t="s">
+        <v>19</v>
+      </c>
+      <c r="I159" t="s">
+        <v>27</v>
+      </c>
+      <c r="J159" t="s">
+        <v>28</v>
+      </c>
+      <c r="K159" t="s">
+        <v>345</v>
+      </c>
+      <c r="M159" t="s">
+        <v>308</v>
+      </c>
+      <c r="O159" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160">
+        <v>165</v>
+      </c>
+      <c r="B160" t="s">
+        <v>221</v>
+      </c>
+      <c r="C160" t="s">
+        <v>347</v>
+      </c>
+      <c r="F160" t="s">
+        <v>19</v>
+      </c>
+      <c r="I160" t="s">
+        <v>20</v>
+      </c>
+      <c r="J160" t="s">
+        <v>28</v>
+      </c>
+      <c r="K160" t="s">
+        <v>345</v>
+      </c>
+      <c r="M160" t="s">
+        <v>308</v>
+      </c>
+      <c r="O160" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15">
+      <c r="A161">
+        <v>166</v>
+      </c>
+      <c r="B161" t="s">
+        <v>25</v>
+      </c>
+      <c r="D161" t="s">
+        <v>349</v>
+      </c>
+      <c r="F161" t="s">
+        <v>19</v>
+      </c>
+      <c r="I161" t="s">
+        <v>27</v>
+      </c>
+      <c r="J161" t="s">
+        <v>28</v>
+      </c>
+      <c r="K161" t="s">
+        <v>345</v>
+      </c>
+      <c r="M161" t="s">
+        <v>308</v>
+      </c>
+      <c r="O161" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15">
+      <c r="A162">
+        <v>167</v>
+      </c>
+      <c r="B162" t="s">
+        <v>99</v>
+      </c>
+      <c r="F162" t="s">
+        <v>60</v>
+      </c>
+      <c r="I162" t="s">
+        <v>27</v>
+      </c>
+      <c r="J162" t="s">
+        <v>28</v>
+      </c>
+      <c r="K162" t="s">
+        <v>345</v>
+      </c>
+      <c r="M162" t="s">
+        <v>308</v>
+      </c>
+      <c r="O162" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15">
+      <c r="A163">
+        <v>168</v>
+      </c>
+      <c r="B163" t="s">
+        <v>56</v>
+      </c>
+      <c r="F163" t="s">
+        <v>19</v>
+      </c>
+      <c r="I163" t="s">
+        <v>27</v>
+      </c>
+      <c r="J163" t="s">
+        <v>28</v>
+      </c>
+      <c r="K163" t="s">
+        <v>345</v>
+      </c>
+      <c r="M163" t="s">
+        <v>308</v>
+      </c>
+      <c r="O163" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15">
+      <c r="A164">
+        <v>169</v>
+      </c>
+      <c r="B164" t="s">
+        <v>158</v>
+      </c>
+      <c r="C164" t="s">
+        <v>159</v>
+      </c>
+      <c r="D164" t="s">
+        <v>160</v>
+      </c>
+      <c r="F164" t="s">
+        <v>19</v>
+      </c>
+      <c r="I164" t="s">
+        <v>20</v>
+      </c>
+      <c r="J164" t="s">
+        <v>28</v>
+      </c>
+      <c r="K164" t="s">
+        <v>345</v>
+      </c>
+      <c r="M164" t="s">
+        <v>308</v>
+      </c>
+      <c r="O164" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15">
+      <c r="A165">
+        <v>171</v>
+      </c>
+      <c r="B165" t="s">
+        <v>354</v>
+      </c>
+      <c r="C165" t="s">
+        <v>355</v>
+      </c>
+      <c r="F165" t="s">
+        <v>19</v>
+      </c>
+      <c r="I165" t="s">
+        <v>20</v>
+      </c>
+      <c r="J165" t="s">
+        <v>28</v>
+      </c>
+      <c r="K165" t="s">
+        <v>345</v>
+      </c>
+      <c r="M165" t="s">
+        <v>308</v>
+      </c>
+      <c r="O165" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15">
+      <c r="A166">
+        <v>172</v>
+      </c>
+      <c r="B166" t="s">
+        <v>154</v>
+      </c>
+      <c r="C166" t="s">
+        <v>357</v>
+      </c>
+      <c r="F166" t="s">
+        <v>19</v>
+      </c>
+      <c r="I166" t="s">
+        <v>20</v>
+      </c>
+      <c r="J166" t="s">
+        <v>28</v>
+      </c>
+      <c r="K166" t="s">
+        <v>345</v>
+      </c>
+      <c r="M166" t="s">
+        <v>308</v>
+      </c>
+      <c r="O166" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15">
+      <c r="A167">
+        <v>173</v>
+      </c>
+      <c r="B167" t="s">
+        <v>56</v>
+      </c>
+      <c r="E167" t="s">
+        <v>359</v>
+      </c>
+      <c r="F167" t="s">
+        <v>19</v>
+      </c>
+      <c r="I167" t="s">
+        <v>27</v>
+      </c>
+      <c r="J167" t="s">
+        <v>28</v>
+      </c>
+      <c r="K167" t="s">
+        <v>345</v>
+      </c>
+      <c r="M167" t="s">
+        <v>308</v>
+      </c>
+      <c r="O167" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15">
+      <c r="A168">
+        <v>174</v>
+      </c>
+      <c r="B168" t="s">
+        <v>361</v>
+      </c>
+      <c r="C168" t="s">
+        <v>362</v>
+      </c>
+      <c r="E168" t="s">
+        <v>87</v>
+      </c>
+      <c r="F168" t="s">
+        <v>19</v>
+      </c>
+      <c r="I168" t="s">
+        <v>27</v>
+      </c>
+      <c r="J168" t="s">
+        <v>28</v>
+      </c>
+      <c r="K168" t="s">
+        <v>345</v>
+      </c>
+      <c r="M168" t="s">
+        <v>308</v>
+      </c>
+      <c r="O168" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15">
+      <c r="A169">
+        <v>175</v>
+      </c>
+      <c r="B169" t="s">
+        <v>361</v>
+      </c>
+      <c r="C169" t="s">
+        <v>364</v>
+      </c>
+      <c r="E169" t="s">
+        <v>87</v>
+      </c>
+      <c r="F169" t="s">
+        <v>19</v>
+      </c>
+      <c r="I169" t="s">
+        <v>27</v>
+      </c>
+      <c r="J169" t="s">
+        <v>28</v>
+      </c>
+      <c r="K169" t="s">
+        <v>345</v>
+      </c>
+      <c r="M169" t="s">
+        <v>308</v>
+      </c>
+      <c r="O169" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15">
+      <c r="A170">
+        <v>176</v>
+      </c>
+      <c r="B170" t="s">
+        <v>56</v>
+      </c>
+      <c r="E170" t="s">
+        <v>359</v>
+      </c>
+      <c r="F170" t="s">
+        <v>19</v>
+      </c>
+      <c r="I170" t="s">
+        <v>27</v>
+      </c>
+      <c r="J170" t="s">
+        <v>28</v>
+      </c>
+      <c r="K170" t="s">
+        <v>345</v>
+      </c>
+      <c r="M170" t="s">
+        <v>308</v>
+      </c>
+      <c r="O170" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15">
+      <c r="A171">
+        <v>177</v>
+      </c>
+      <c r="B171" t="s">
+        <v>56</v>
+      </c>
+      <c r="E171" t="s">
+        <v>124</v>
+      </c>
+      <c r="F171" t="s">
+        <v>60</v>
+      </c>
+      <c r="H171" t="s">
+        <v>345</v>
+      </c>
+      <c r="I171" t="s">
+        <v>27</v>
+      </c>
+      <c r="J171" t="s">
+        <v>28</v>
+      </c>
+      <c r="K171" t="s">
+        <v>56</v>
+      </c>
+      <c r="M171" t="s">
+        <v>308</v>
+      </c>
+      <c r="O171" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15">
+      <c r="A172">
+        <v>178</v>
+      </c>
+      <c r="B172" t="s">
+        <v>368</v>
+      </c>
+      <c r="E172" t="s">
+        <v>82</v>
+      </c>
+      <c r="F172" t="s">
+        <v>60</v>
+      </c>
+      <c r="I172" t="s">
+        <v>27</v>
+      </c>
+      <c r="J172" t="s">
+        <v>28</v>
+      </c>
+      <c r="K172" t="s">
+        <v>345</v>
+      </c>
+      <c r="M172" t="s">
+        <v>308</v>
+      </c>
+      <c r="O172" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15">
+      <c r="A173">
+        <v>179</v>
+      </c>
+      <c r="B173" t="s">
+        <v>370</v>
+      </c>
+      <c r="F173" t="s">
+        <v>19</v>
+      </c>
+      <c r="I173" t="s">
+        <v>27</v>
+      </c>
+      <c r="J173" t="s">
+        <v>28</v>
+      </c>
+      <c r="K173" t="s">
+        <v>345</v>
+      </c>
+      <c r="M173" t="s">
+        <v>308</v>
+      </c>
+      <c r="O173" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15">
+      <c r="A174">
+        <v>180</v>
+      </c>
+      <c r="B174" t="s">
+        <v>99</v>
+      </c>
+      <c r="F174" t="s">
+        <v>60</v>
+      </c>
+      <c r="I174" t="s">
+        <v>27</v>
+      </c>
+      <c r="J174" t="s">
+        <v>28</v>
+      </c>
+      <c r="K174" t="s">
+        <v>345</v>
+      </c>
+      <c r="M174" t="s">
+        <v>308</v>
+      </c>
+      <c r="O174" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
+      <c r="A175">
+        <v>181</v>
+      </c>
+      <c r="B175" t="s">
+        <v>53</v>
+      </c>
+      <c r="F175" t="s">
+        <v>19</v>
+      </c>
+      <c r="I175" t="s">
+        <v>27</v>
+      </c>
+      <c r="J175" t="s">
+        <v>28</v>
+      </c>
+      <c r="K175" t="s">
+        <v>345</v>
+      </c>
+      <c r="M175" t="s">
+        <v>308</v>
+      </c>
+      <c r="O175" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15">
+      <c r="A176">
+        <v>182</v>
+      </c>
+      <c r="B176" t="s">
+        <v>36</v>
+      </c>
+      <c r="F176" t="s">
+        <v>19</v>
+      </c>
+      <c r="I176" t="s">
+        <v>27</v>
+      </c>
+      <c r="J176" t="s">
+        <v>28</v>
+      </c>
+      <c r="K176" t="s">
+        <v>345</v>
+      </c>
+      <c r="M176" t="s">
+        <v>308</v>
+      </c>
+      <c r="O176" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15">
+      <c r="A177">
+        <v>183</v>
+      </c>
+      <c r="B177" t="s">
+        <v>56</v>
+      </c>
+      <c r="D177" t="s">
+        <v>375</v>
+      </c>
+      <c r="E177" t="s">
+        <v>359</v>
+      </c>
+      <c r="F177" t="s">
+        <v>19</v>
+      </c>
+      <c r="I177" t="s">
+        <v>27</v>
+      </c>
+      <c r="J177" t="s">
+        <v>28</v>
+      </c>
+      <c r="K177" t="s">
+        <v>345</v>
+      </c>
+      <c r="M177" t="s">
+        <v>308</v>
+      </c>
+      <c r="O177" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15">
+      <c r="A178">
+        <v>184</v>
+      </c>
+      <c r="B178" t="s">
+        <v>56</v>
+      </c>
+      <c r="D178" t="s">
+        <v>377</v>
+      </c>
+      <c r="E178" t="s">
+        <v>48</v>
+      </c>
+      <c r="F178" t="s">
+        <v>19</v>
+      </c>
+      <c r="I178" t="s">
+        <v>27</v>
+      </c>
+      <c r="J178" t="s">
+        <v>28</v>
+      </c>
+      <c r="K178" t="s">
+        <v>345</v>
+      </c>
+      <c r="M178" t="s">
+        <v>308</v>
+      </c>
+      <c r="O178" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15">
+      <c r="A179">
+        <v>185</v>
+      </c>
+      <c r="B179" t="s">
+        <v>99</v>
+      </c>
+      <c r="E179" t="s">
+        <v>72</v>
+      </c>
+      <c r="F179" t="s">
+        <v>19</v>
+      </c>
+      <c r="I179" t="s">
+        <v>27</v>
+      </c>
+      <c r="J179" t="s">
+        <v>28</v>
+      </c>
+      <c r="K179" t="s">
+        <v>345</v>
+      </c>
+      <c r="M179" t="s">
+        <v>308</v>
+      </c>
+      <c r="O179" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15">
+      <c r="A180">
+        <v>186</v>
+      </c>
+      <c r="B180" t="s">
+        <v>146</v>
+      </c>
+      <c r="C180" t="s">
+        <v>150</v>
+      </c>
+      <c r="E180" t="s">
+        <v>167</v>
+      </c>
+      <c r="F180" t="s">
+        <v>19</v>
+      </c>
+      <c r="I180" t="s">
+        <v>20</v>
+      </c>
+      <c r="J180" t="s">
+        <v>28</v>
+      </c>
+      <c r="K180" t="s">
+        <v>345</v>
+      </c>
+      <c r="M180" t="s">
+        <v>308</v>
+      </c>
+      <c r="O180" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15">
+      <c r="A181">
+        <v>187</v>
+      </c>
+      <c r="B181" t="s">
+        <v>146</v>
+      </c>
+      <c r="C181" t="s">
+        <v>166</v>
+      </c>
+      <c r="E181" t="s">
+        <v>167</v>
+      </c>
+      <c r="F181" t="s">
+        <v>19</v>
+      </c>
+      <c r="I181" t="s">
+        <v>20</v>
+      </c>
+      <c r="J181" t="s">
+        <v>28</v>
+      </c>
+      <c r="K181" t="s">
+        <v>345</v>
+      </c>
+      <c r="M181" t="s">
+        <v>308</v>
+      </c>
+      <c r="O181" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15">
+      <c r="A182">
+        <v>188</v>
+      </c>
+      <c r="B182" t="s">
+        <v>382</v>
+      </c>
+      <c r="C182" t="s">
+        <v>383</v>
+      </c>
+      <c r="F182" t="s">
+        <v>19</v>
+      </c>
+      <c r="H182" t="s">
+        <v>384</v>
+      </c>
+      <c r="I182" t="s">
+        <v>27</v>
+      </c>
+      <c r="J182" t="s">
+        <v>28</v>
+      </c>
+      <c r="L182" t="s">
+        <v>385</v>
+      </c>
+      <c r="M182" t="s">
+        <v>385</v>
+      </c>
+      <c r="O182" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15">
+      <c r="A183">
+        <v>189</v>
+      </c>
+      <c r="B183" t="s">
+        <v>370</v>
+      </c>
+      <c r="F183" t="s">
+        <v>19</v>
+      </c>
+      <c r="I183" t="s">
+        <v>27</v>
+      </c>
+      <c r="J183" t="s">
+        <v>28</v>
+      </c>
+      <c r="K183" t="s">
+        <v>384</v>
+      </c>
+      <c r="M183" t="s">
+        <v>385</v>
+      </c>
+      <c r="O183" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15">
+      <c r="A184">
+        <v>190</v>
+      </c>
+      <c r="B184" t="s">
+        <v>56</v>
+      </c>
+      <c r="F184" t="s">
+        <v>19</v>
+      </c>
+      <c r="I184" t="s">
+        <v>27</v>
+      </c>
+      <c r="J184" t="s">
+        <v>28</v>
+      </c>
+      <c r="K184" t="s">
+        <v>384</v>
+      </c>
+      <c r="M184" t="s">
+        <v>385</v>
+      </c>
+      <c r="O184" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15">
+      <c r="A185">
+        <v>191</v>
+      </c>
+      <c r="B185" t="s">
+        <v>56</v>
+      </c>
+      <c r="F185" t="s">
+        <v>19</v>
+      </c>
+      <c r="I185" t="s">
+        <v>27</v>
+      </c>
+      <c r="J185" t="s">
+        <v>28</v>
+      </c>
+      <c r="K185" t="s">
+        <v>384</v>
+      </c>
+      <c r="O185" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15">
+      <c r="A186">
+        <v>192</v>
+      </c>
+      <c r="B186" t="s">
+        <v>56</v>
+      </c>
+      <c r="F186" t="s">
+        <v>19</v>
+      </c>
+      <c r="I186" t="s">
+        <v>27</v>
+      </c>
+      <c r="J186" t="s">
+        <v>28</v>
+      </c>
+      <c r="K186" t="s">
+        <v>384</v>
+      </c>
+      <c r="M186" t="s">
+        <v>385</v>
+      </c>
+      <c r="O186" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15">
+      <c r="A187">
+        <v>193</v>
+      </c>
+      <c r="B187" t="s">
+        <v>56</v>
+      </c>
+      <c r="F187" t="s">
+        <v>19</v>
+      </c>
+      <c r="I187" t="s">
+        <v>27</v>
+      </c>
+      <c r="J187" t="s">
+        <v>28</v>
+      </c>
+      <c r="K187" t="s">
+        <v>384</v>
+      </c>
+      <c r="M187" t="s">
+        <v>385</v>
+      </c>
+      <c r="O187" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15">
+      <c r="A188">
+        <v>194</v>
+      </c>
+      <c r="B188" t="s">
+        <v>56</v>
+      </c>
+      <c r="D188" t="s">
+        <v>392</v>
+      </c>
+      <c r="F188" t="s">
+        <v>19</v>
+      </c>
+      <c r="I188" t="s">
+        <v>27</v>
+      </c>
+      <c r="J188" t="s">
+        <v>28</v>
+      </c>
+      <c r="K188" t="s">
+        <v>384</v>
+      </c>
+      <c r="M188" t="s">
+        <v>385</v>
+      </c>
+      <c r="O188" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15">
+      <c r="A189">
+        <v>195</v>
+      </c>
+      <c r="B189" t="s">
+        <v>56</v>
+      </c>
+      <c r="D189" t="s">
+        <v>375</v>
+      </c>
+      <c r="F189" t="s">
+        <v>19</v>
+      </c>
+      <c r="I189" t="s">
+        <v>27</v>
+      </c>
+      <c r="J189" t="s">
+        <v>28</v>
+      </c>
+      <c r="K189" t="s">
+        <v>384</v>
+      </c>
+      <c r="M189" t="s">
+        <v>385</v>
+      </c>
+      <c r="O189" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15">
+      <c r="A190">
+        <v>196</v>
+      </c>
+      <c r="B190" t="s">
+        <v>99</v>
+      </c>
+      <c r="F190" t="s">
+        <v>19</v>
+      </c>
+      <c r="I190" t="s">
+        <v>27</v>
+      </c>
+      <c r="J190" t="s">
+        <v>28</v>
+      </c>
+      <c r="K190" t="s">
+        <v>384</v>
+      </c>
+      <c r="M190" t="s">
+        <v>385</v>
+      </c>
+      <c r="O190" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15">
+      <c r="A191">
+        <v>197</v>
+      </c>
+      <c r="B191" t="s">
+        <v>99</v>
+      </c>
+      <c r="F191" t="s">
+        <v>19</v>
+      </c>
+      <c r="I191" t="s">
+        <v>27</v>
+      </c>
+      <c r="J191" t="s">
+        <v>28</v>
+      </c>
+      <c r="K191" t="s">
+        <v>384</v>
+      </c>
+      <c r="M191" t="s">
+        <v>385</v>
+      </c>
+      <c r="O191" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15">
+      <c r="A192">
+        <v>198</v>
+      </c>
+      <c r="B192" t="s">
+        <v>56</v>
+      </c>
+      <c r="D192" t="s">
+        <v>392</v>
+      </c>
+      <c r="F192" t="s">
+        <v>19</v>
+      </c>
+      <c r="I192" t="s">
+        <v>27</v>
+      </c>
+      <c r="J192" t="s">
+        <v>28</v>
+      </c>
+      <c r="K192" t="s">
+        <v>384</v>
+      </c>
+      <c r="M192" t="s">
+        <v>385</v>
+      </c>
+      <c r="O192" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="193" spans="1:15">
+      <c r="A193">
+        <v>199</v>
+      </c>
+      <c r="B193" t="s">
+        <v>398</v>
+      </c>
+      <c r="C193" t="s">
+        <v>166</v>
+      </c>
+      <c r="F193" t="s">
+        <v>19</v>
+      </c>
+      <c r="I193" t="s">
+        <v>20</v>
+      </c>
+      <c r="J193" t="s">
+        <v>28</v>
+      </c>
+      <c r="K193" t="s">
+        <v>384</v>
+      </c>
+      <c r="M193" t="s">
+        <v>385</v>
+      </c>
+      <c r="O193" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="194" spans="1:15">
+      <c r="A194">
+        <v>200</v>
+      </c>
+      <c r="B194" t="s">
+        <v>99</v>
+      </c>
+      <c r="F194" t="s">
+        <v>19</v>
+      </c>
+      <c r="I194" t="s">
+        <v>27</v>
+      </c>
+      <c r="J194" t="s">
+        <v>28</v>
+      </c>
+      <c r="K194" t="s">
+        <v>384</v>
+      </c>
+      <c r="M194" t="s">
+        <v>385</v>
+      </c>
+      <c r="O194" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="195" spans="1:15">
+      <c r="A195">
+        <v>201</v>
+      </c>
+      <c r="B195" t="s">
+        <v>56</v>
+      </c>
+      <c r="D195" t="s">
+        <v>392</v>
+      </c>
+      <c r="F195" t="s">
+        <v>19</v>
+      </c>
+      <c r="I195" t="s">
+        <v>27</v>
+      </c>
+      <c r="J195" t="s">
+        <v>28</v>
+      </c>
+      <c r="K195" t="s">
+        <v>384</v>
+      </c>
+      <c r="M195" t="s">
+        <v>385</v>
+      </c>
+      <c r="O195" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="196" spans="1:15">
+      <c r="A196">
+        <v>202</v>
+      </c>
+      <c r="B196" t="s">
+        <v>56</v>
+      </c>
+      <c r="F196" t="s">
+        <v>19</v>
+      </c>
+      <c r="I196" t="s">
+        <v>27</v>
+      </c>
+      <c r="J196" t="s">
+        <v>28</v>
+      </c>
+      <c r="K196" t="s">
+        <v>384</v>
+      </c>
+      <c r="M196" t="s">
+        <v>385</v>
+      </c>
+      <c r="O196" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="197" spans="1:15">
+      <c r="A197">
+        <v>203</v>
+      </c>
+      <c r="B197" t="s">
+        <v>370</v>
+      </c>
+      <c r="F197" t="s">
+        <v>19</v>
+      </c>
+      <c r="I197" t="s">
+        <v>27</v>
+      </c>
+      <c r="J197" t="s">
+        <v>28</v>
+      </c>
+      <c r="K197" t="s">
+        <v>384</v>
+      </c>
+      <c r="O197" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="198" spans="1:15">
+      <c r="A198">
+        <v>204</v>
+      </c>
+      <c r="B198" t="s">
+        <v>56</v>
+      </c>
+      <c r="F198" t="s">
+        <v>19</v>
+      </c>
+      <c r="I198" t="s">
+        <v>27</v>
+      </c>
+      <c r="J198" t="s">
+        <v>28</v>
+      </c>
+      <c r="K198" t="s">
+        <v>384</v>
+      </c>
+      <c r="M198" t="s">
+        <v>385</v>
+      </c>
+      <c r="O198" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="199" spans="1:15">
+      <c r="A199">
+        <v>205</v>
+      </c>
+      <c r="B199" t="s">
+        <v>99</v>
+      </c>
+      <c r="F199" t="s">
+        <v>19</v>
+      </c>
+      <c r="I199" t="s">
+        <v>27</v>
+      </c>
+      <c r="J199" t="s">
+        <v>28</v>
+      </c>
+      <c r="K199" t="s">
+        <v>384</v>
+      </c>
+      <c r="M199" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="200" spans="1:15">
+      <c r="A200">
+        <v>206</v>
+      </c>
+      <c r="B200" t="s">
+        <v>99</v>
+      </c>
+      <c r="F200" t="s">
+        <v>19</v>
+      </c>
+      <c r="I200" t="s">
+        <v>27</v>
+      </c>
+      <c r="J200" t="s">
+        <v>28</v>
+      </c>
+      <c r="K200" t="s">
+        <v>384</v>
+      </c>
+      <c r="M200" t="s">
+        <v>385</v>
+      </c>
+      <c r="O200" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="201" spans="1:15">
+      <c r="A201">
+        <v>207</v>
+      </c>
+      <c r="B201" t="s">
+        <v>56</v>
+      </c>
+      <c r="F201" t="s">
+        <v>19</v>
+      </c>
+      <c r="I201" t="s">
+        <v>27</v>
+      </c>
+      <c r="J201" t="s">
+        <v>28</v>
+      </c>
+      <c r="K201" t="s">
+        <v>384</v>
+      </c>
+      <c r="M201" t="s">
+        <v>385</v>
+      </c>
+      <c r="O201" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="202" spans="1:15">
+      <c r="A202">
+        <v>208</v>
+      </c>
+      <c r="B202" t="s">
+        <v>56</v>
+      </c>
+      <c r="D202" t="s">
+        <v>375</v>
+      </c>
+      <c r="F202" t="s">
+        <v>19</v>
+      </c>
+      <c r="I202" t="s">
+        <v>27</v>
+      </c>
+      <c r="J202" t="s">
+        <v>28</v>
+      </c>
+      <c r="K202" t="s">
+        <v>384</v>
+      </c>
+      <c r="M202" t="s">
+        <v>385</v>
+      </c>
+      <c r="O202" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="203" spans="1:15">
+      <c r="A203">
+        <v>209</v>
+      </c>
+      <c r="B203" t="s">
+        <v>408</v>
+      </c>
+      <c r="C203" t="s">
+        <v>409</v>
+      </c>
+      <c r="F203" t="s">
+        <v>19</v>
+      </c>
+      <c r="I203" t="s">
+        <v>20</v>
+      </c>
+      <c r="J203" t="s">
+        <v>28</v>
+      </c>
+      <c r="K203" t="s">
+        <v>384</v>
+      </c>
+      <c r="M203" t="s">
+        <v>385</v>
+      </c>
+      <c r="O203" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="204" spans="1:15">
+      <c r="A204">
+        <v>210</v>
+      </c>
+      <c r="B204" t="s">
+        <v>56</v>
+      </c>
+      <c r="D204" t="s">
+        <v>375</v>
+      </c>
+      <c r="F204" t="s">
+        <v>19</v>
+      </c>
+      <c r="I204" t="s">
+        <v>27</v>
+      </c>
+      <c r="J204" t="s">
+        <v>28</v>
+      </c>
+      <c r="K204" t="s">
+        <v>384</v>
+      </c>
+      <c r="M204" t="s">
+        <v>385</v>
+      </c>
+      <c r="O204" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="205" spans="1:15">
+      <c r="A205">
+        <v>211</v>
+      </c>
+      <c r="B205" t="s">
+        <v>158</v>
+      </c>
+      <c r="C205" t="s">
+        <v>412</v>
+      </c>
+      <c r="D205" t="s">
+        <v>413</v>
+      </c>
+      <c r="F205" t="s">
+        <v>19</v>
+      </c>
+      <c r="I205" t="s">
+        <v>20</v>
+      </c>
+      <c r="J205" t="s">
+        <v>28</v>
+      </c>
+      <c r="K205" t="s">
+        <v>384</v>
+      </c>
+      <c r="M205" t="s">
+        <v>385</v>
+      </c>
+      <c r="O205" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="206" spans="1:15">
+      <c r="A206">
+        <v>212</v>
+      </c>
+      <c r="B206" t="s">
+        <v>415</v>
+      </c>
+      <c r="F206" t="s">
+        <v>19</v>
+      </c>
+      <c r="H206" t="s">
+        <v>384</v>
+      </c>
+      <c r="I206" t="s">
+        <v>27</v>
+      </c>
+      <c r="J206" t="s">
+        <v>28</v>
+      </c>
+      <c r="M206" t="s">
+        <v>385</v>
+      </c>
+      <c r="O206" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="207" spans="1:15">
+      <c r="A207">
+        <v>213</v>
+      </c>
+      <c r="B207" t="s">
+        <v>99</v>
+      </c>
+      <c r="F207" t="s">
+        <v>19</v>
+      </c>
+      <c r="I207" t="s">
+        <v>27</v>
+      </c>
+      <c r="J207" t="s">
+        <v>28</v>
+      </c>
+      <c r="K207" t="s">
+        <v>384</v>
+      </c>
+      <c r="M207" t="s">
+        <v>385</v>
+      </c>
+      <c r="O207" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="208" spans="1:15">
+      <c r="A208">
+        <v>214</v>
+      </c>
+      <c r="B208" t="s">
+        <v>56</v>
+      </c>
+      <c r="F208" t="s">
+        <v>19</v>
+      </c>
+      <c r="I208" t="s">
+        <v>27</v>
+      </c>
+      <c r="J208" t="s">
+        <v>28</v>
+      </c>
+      <c r="K208" t="s">
+        <v>384</v>
+      </c>
+      <c r="M208" t="s">
+        <v>385</v>
+      </c>
+      <c r="O208" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="209" spans="1:15">
+      <c r="A209">
+        <v>215</v>
+      </c>
+      <c r="B209" t="s">
+        <v>56</v>
+      </c>
+      <c r="D209" t="s">
+        <v>392</v>
+      </c>
+      <c r="F209" t="s">
+        <v>19</v>
+      </c>
+      <c r="I209" t="s">
+        <v>27</v>
+      </c>
+      <c r="J209" t="s">
+        <v>28</v>
+      </c>
+      <c r="K209" t="s">
+        <v>384</v>
+      </c>
+      <c r="M209" t="s">
+        <v>385</v>
+      </c>
+      <c r="O209" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="210" spans="1:15">
+      <c r="A210">
+        <v>216</v>
+      </c>
+      <c r="B210" t="s">
+        <v>99</v>
+      </c>
+      <c r="F210" t="s">
+        <v>19</v>
+      </c>
+      <c r="I210" t="s">
+        <v>27</v>
+      </c>
+      <c r="J210" t="s">
+        <v>28</v>
+      </c>
+      <c r="K210" t="s">
+        <v>384</v>
+      </c>
+      <c r="M210" t="s">
+        <v>385</v>
+      </c>
+      <c r="O210" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="211" spans="1:15">
+      <c r="A211">
+        <v>217</v>
+      </c>
+      <c r="B211" t="s">
+        <v>368</v>
+      </c>
+      <c r="D211" t="s">
+        <v>349</v>
+      </c>
+      <c r="F211" t="s">
+        <v>19</v>
+      </c>
+      <c r="I211" t="s">
+        <v>27</v>
+      </c>
+      <c r="J211" t="s">
+        <v>28</v>
+      </c>
+      <c r="K211" t="s">
+        <v>384</v>
+      </c>
+      <c r="O211" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="212" spans="1:15">
+      <c r="A212">
+        <v>218</v>
+      </c>
+      <c r="B212" t="s">
+        <v>368</v>
+      </c>
+      <c r="D212" t="s">
+        <v>422</v>
+      </c>
+      <c r="F212" t="s">
+        <v>19</v>
+      </c>
+      <c r="I212" t="s">
+        <v>27</v>
+      </c>
+      <c r="J212" t="s">
+        <v>28</v>
+      </c>
+      <c r="M212" t="s">
+        <v>385</v>
+      </c>
+      <c r="O212" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="213" spans="1:15">
+      <c r="A213">
+        <v>219</v>
+      </c>
+      <c r="B213" t="s">
+        <v>99</v>
+      </c>
+      <c r="F213" t="s">
+        <v>19</v>
+      </c>
+      <c r="I213" t="s">
+        <v>27</v>
+      </c>
+      <c r="J213" t="s">
+        <v>28</v>
+      </c>
+      <c r="K213" t="s">
+        <v>384</v>
+      </c>
+      <c r="M213" t="s">
+        <v>385</v>
+      </c>
+      <c r="O213" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="214" spans="1:15">
+      <c r="A214">
+        <v>220</v>
+      </c>
+      <c r="B214" t="s">
+        <v>56</v>
+      </c>
+      <c r="D214" t="s">
+        <v>392</v>
+      </c>
+      <c r="F214" t="s">
+        <v>19</v>
+      </c>
+      <c r="I214" t="s">
+        <v>27</v>
+      </c>
+      <c r="J214" t="s">
+        <v>28</v>
+      </c>
+      <c r="K214" t="s">
+        <v>384</v>
+      </c>
+      <c r="M214" t="s">
+        <v>385</v>
+      </c>
+      <c r="O214" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="215" spans="1:15">
+      <c r="A215">
+        <v>221</v>
+      </c>
+      <c r="B215" t="s">
+        <v>158</v>
+      </c>
+      <c r="C215" t="s">
+        <v>412</v>
+      </c>
+      <c r="D215" t="s">
+        <v>426</v>
+      </c>
+      <c r="F215" t="s">
+        <v>19</v>
+      </c>
+      <c r="I215" t="s">
+        <v>20</v>
+      </c>
+      <c r="J215" t="s">
+        <v>28</v>
+      </c>
+      <c r="K215" t="s">
+        <v>384</v>
+      </c>
+      <c r="M215" t="s">
+        <v>385</v>
+      </c>
+      <c r="O215" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="216" spans="1:15">
+      <c r="A216">
+        <v>222</v>
+      </c>
+      <c r="B216" t="s">
+        <v>428</v>
+      </c>
+      <c r="C216" t="s">
+        <v>429</v>
+      </c>
+      <c r="D216" t="s">
+        <v>430</v>
+      </c>
+      <c r="F216" t="s">
+        <v>19</v>
+      </c>
+      <c r="I216" t="s">
+        <v>20</v>
+      </c>
+      <c r="J216" t="s">
+        <v>209</v>
+      </c>
+      <c r="K216" t="s">
+        <v>384</v>
+      </c>
+      <c r="M216" t="s">
+        <v>385</v>
+      </c>
+      <c r="O216" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="217" spans="1:15">
+      <c r="A217">
+        <v>223</v>
+      </c>
+      <c r="B217" t="s">
+        <v>428</v>
+      </c>
+      <c r="C217" t="s">
+        <v>429</v>
+      </c>
+      <c r="D217" t="s">
+        <v>432</v>
+      </c>
+      <c r="F217" t="s">
+        <v>19</v>
+      </c>
+      <c r="I217" t="s">
+        <v>20</v>
+      </c>
+      <c r="J217" t="s">
+        <v>28</v>
+      </c>
+      <c r="K217" t="s">
+        <v>384</v>
+      </c>
+      <c r="M217" t="s">
+        <v>385</v>
+      </c>
+      <c r="O217" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="218" spans="1:15">
+      <c r="A218">
+        <v>224</v>
+      </c>
+      <c r="B218" t="s">
+        <v>154</v>
+      </c>
+      <c r="C218" t="s">
+        <v>155</v>
+      </c>
+      <c r="F218" t="s">
+        <v>19</v>
+      </c>
+      <c r="I218" t="s">
+        <v>20</v>
+      </c>
+      <c r="J218" t="s">
+        <v>28</v>
+      </c>
+      <c r="K218" t="s">
+        <v>384</v>
+      </c>
+      <c r="M218" t="s">
+        <v>385</v>
+      </c>
+      <c r="O218" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="219" spans="1:15">
+      <c r="A219">
+        <v>225</v>
+      </c>
+      <c r="B219" t="s">
+        <v>408</v>
+      </c>
+      <c r="C219" t="s">
+        <v>409</v>
+      </c>
+      <c r="F219" t="s">
+        <v>19</v>
+      </c>
+      <c r="I219" t="s">
+        <v>20</v>
+      </c>
+      <c r="J219" t="s">
+        <v>28</v>
+      </c>
+      <c r="K219" t="s">
+        <v>384</v>
+      </c>
+      <c r="M219" t="s">
+        <v>385</v>
+      </c>
+      <c r="O219" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="220" spans="1:15">
+      <c r="A220">
+        <v>226</v>
+      </c>
+      <c r="B220" t="s">
+        <v>158</v>
+      </c>
+      <c r="C220" t="s">
+        <v>436</v>
+      </c>
+      <c r="F220" t="s">
+        <v>19</v>
+      </c>
+      <c r="I220" t="s">
+        <v>20</v>
+      </c>
+      <c r="J220" t="s">
+        <v>28</v>
+      </c>
+      <c r="K220" t="s">
+        <v>384</v>
+      </c>
+      <c r="M220" t="s">
+        <v>385</v>
+      </c>
+      <c r="O220" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="221" spans="1:15">
+      <c r="A221">
+        <v>227</v>
+      </c>
+      <c r="B221" t="s">
+        <v>438</v>
+      </c>
+      <c r="C221" t="s">
+        <v>439</v>
+      </c>
+      <c r="F221" t="s">
+        <v>19</v>
+      </c>
+      <c r="I221" t="s">
+        <v>27</v>
+      </c>
+      <c r="J221" t="s">
+        <v>28</v>
+      </c>
+      <c r="K221" t="s">
+        <v>384</v>
+      </c>
+      <c r="M221" t="s">
+        <v>385</v>
+      </c>
+      <c r="O221" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="222" spans="1:15">
+      <c r="A222">
+        <v>228</v>
+      </c>
+      <c r="B222" t="s">
+        <v>154</v>
+      </c>
+      <c r="C222" t="s">
+        <v>16</v>
+      </c>
+      <c r="F222" t="s">
+        <v>19</v>
+      </c>
+      <c r="I222" t="s">
+        <v>20</v>
+      </c>
+      <c r="J222" t="s">
+        <v>28</v>
+      </c>
+      <c r="K222" t="s">
+        <v>384</v>
+      </c>
+      <c r="M222" t="s">
+        <v>385</v>
+      </c>
+      <c r="O222" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="223" spans="1:15">
+      <c r="A223">
+        <v>229</v>
+      </c>
+      <c r="B223" t="s">
+        <v>310</v>
+      </c>
+      <c r="C223" t="s">
+        <v>311</v>
+      </c>
+      <c r="F223" t="s">
+        <v>19</v>
+      </c>
+      <c r="I223" t="s">
+        <v>20</v>
+      </c>
+      <c r="J223" t="s">
+        <v>28</v>
+      </c>
+      <c r="K223" t="s">
+        <v>384</v>
+      </c>
+      <c r="M223" t="s">
+        <v>385</v>
+      </c>
+      <c r="O223" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="224" spans="1:15">
+      <c r="A224">
+        <v>230</v>
+      </c>
+      <c r="B224" t="s">
+        <v>146</v>
+      </c>
+      <c r="C224" t="s">
+        <v>150</v>
+      </c>
+      <c r="E224" t="s">
+        <v>167</v>
+      </c>
+      <c r="F224" t="s">
+        <v>19</v>
+      </c>
+      <c r="I224" t="s">
+        <v>20</v>
+      </c>
+      <c r="J224" t="s">
+        <v>28</v>
+      </c>
+      <c r="K224" t="s">
+        <v>384</v>
+      </c>
+      <c r="M224" t="s">
+        <v>385</v>
+      </c>
+      <c r="O224" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="225" spans="1:15">
+      <c r="A225">
+        <v>231</v>
+      </c>
+      <c r="B225" t="s">
+        <v>146</v>
+      </c>
+      <c r="C225" t="s">
+        <v>150</v>
+      </c>
+      <c r="E225" t="s">
+        <v>444</v>
+      </c>
+      <c r="F225" t="s">
+        <v>19</v>
+      </c>
+      <c r="I225" t="s">
+        <v>20</v>
+      </c>
+      <c r="J225" t="s">
+        <v>28</v>
+      </c>
+      <c r="K225" t="s">
+        <v>384</v>
+      </c>
+      <c r="M225" t="s">
+        <v>385</v>
+      </c>
+      <c r="O225" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="226" spans="1:15">
+      <c r="A226">
+        <v>232</v>
+      </c>
+      <c r="B226" t="s">
+        <v>146</v>
+      </c>
+      <c r="C226" t="s">
+        <v>150</v>
+      </c>
+      <c r="F226" t="s">
+        <v>19</v>
+      </c>
+      <c r="I226" t="s">
+        <v>20</v>
+      </c>
+      <c r="J226" t="s">
+        <v>28</v>
+      </c>
+      <c r="K226" t="s">
+        <v>384</v>
+      </c>
+      <c r="M226" t="s">
+        <v>385</v>
+      </c>
+      <c r="O226" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="227" spans="1:15">
+      <c r="A227">
+        <v>233</v>
+      </c>
+      <c r="B227" t="s">
+        <v>333</v>
+      </c>
+      <c r="C227" t="s">
+        <v>447</v>
+      </c>
+      <c r="F227" t="s">
+        <v>19</v>
+      </c>
+      <c r="I227" t="s">
+        <v>20</v>
+      </c>
+      <c r="J227" t="s">
+        <v>28</v>
+      </c>
+      <c r="K227" t="s">
+        <v>384</v>
+      </c>
+      <c r="M227" t="s">
+        <v>385</v>
+      </c>
+      <c r="O227" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="228" spans="1:15">
+      <c r="A228">
+        <v>234</v>
+      </c>
+      <c r="B228" t="s">
+        <v>221</v>
+      </c>
+      <c r="C228" t="s">
+        <v>338</v>
+      </c>
+      <c r="D228" t="s">
+        <v>449</v>
+      </c>
+      <c r="F228" t="s">
+        <v>19</v>
+      </c>
+      <c r="I228" t="s">
+        <v>20</v>
+      </c>
+      <c r="J228" t="s">
+        <v>28</v>
+      </c>
+      <c r="K228" t="s">
+        <v>384</v>
+      </c>
+      <c r="M228" t="s">
+        <v>385</v>
+      </c>
+      <c r="O228" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="229" spans="1:15">
+      <c r="A229">
+        <v>235</v>
+      </c>
+      <c r="B229" t="s">
+        <v>451</v>
+      </c>
+      <c r="F229" t="s">
+        <v>19</v>
+      </c>
+      <c r="I229" t="s">
+        <v>27</v>
+      </c>
+      <c r="J229" t="s">
+        <v>28</v>
+      </c>
+      <c r="K229" t="s">
+        <v>384</v>
+      </c>
+      <c r="M229" t="s">
+        <v>385</v>
+      </c>
+      <c r="O229" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="230" spans="1:15">
+      <c r="A230">
+        <v>236</v>
+      </c>
+      <c r="B230" t="s">
+        <v>453</v>
+      </c>
+      <c r="C230" t="s">
+        <v>454</v>
+      </c>
+      <c r="F230" t="s">
+        <v>19</v>
+      </c>
+      <c r="I230" t="s">
+        <v>20</v>
+      </c>
+      <c r="J230" t="s">
+        <v>28</v>
+      </c>
+      <c r="K230" t="s">
+        <v>384</v>
+      </c>
+      <c r="M230" t="s">
+        <v>385</v>
+      </c>
+      <c r="O230" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="231" spans="1:15">
+      <c r="A231">
+        <v>237</v>
+      </c>
+      <c r="B231" t="s">
+        <v>337</v>
+      </c>
+      <c r="C231" t="s">
+        <v>147</v>
+      </c>
+      <c r="F231" t="s">
+        <v>19</v>
+      </c>
+      <c r="I231" t="s">
+        <v>20</v>
+      </c>
+      <c r="J231" t="s">
+        <v>28</v>
+      </c>
+      <c r="K231" t="s">
+        <v>384</v>
+      </c>
+      <c r="M231" t="s">
+        <v>385</v>
+      </c>
+      <c r="O231" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="232" spans="1:15">
+      <c r="A232">
+        <v>238</v>
+      </c>
+      <c r="B232" t="s">
+        <v>53</v>
+      </c>
+      <c r="F232" t="s">
+        <v>19</v>
+      </c>
+      <c r="I232" t="s">
+        <v>27</v>
+      </c>
+      <c r="J232" t="s">
+        <v>28</v>
+      </c>
+      <c r="K232" t="s">
+        <v>384</v>
+      </c>
+      <c r="M232" t="s">
+        <v>385</v>
+      </c>
+      <c r="O232" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="233" spans="1:15">
+      <c r="A233">
+        <v>239</v>
+      </c>
+      <c r="B233" t="s">
+        <v>53</v>
+      </c>
+      <c r="F233" t="s">
+        <v>19</v>
+      </c>
+      <c r="H233" t="s">
+        <v>384</v>
+      </c>
+      <c r="I233" t="s">
+        <v>27</v>
+      </c>
+      <c r="J233" t="s">
+        <v>28</v>
+      </c>
+      <c r="M233" t="s">
+        <v>385</v>
+      </c>
+      <c r="O233" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="234" spans="1:15">
+      <c r="A234">
+        <v>240</v>
+      </c>
+      <c r="B234" t="s">
+        <v>53</v>
+      </c>
+      <c r="F234" t="s">
+        <v>19</v>
+      </c>
+      <c r="I234" t="s">
+        <v>27</v>
+      </c>
+      <c r="J234" t="s">
+        <v>28</v>
+      </c>
+      <c r="K234" t="s">
+        <v>384</v>
+      </c>
+      <c r="M234" t="s">
+        <v>385</v>
+      </c>
+      <c r="O234" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="235" spans="1:15">
+      <c r="A235">
+        <v>241</v>
+      </c>
+      <c r="B235" t="s">
+        <v>53</v>
+      </c>
+      <c r="F235" t="s">
+        <v>19</v>
+      </c>
+      <c r="I235" t="s">
+        <v>27</v>
+      </c>
+      <c r="J235" t="s">
+        <v>28</v>
+      </c>
+      <c r="K235" t="s">
+        <v>384</v>
+      </c>
+      <c r="M235" t="s">
+        <v>385</v>
+      </c>
+      <c r="O235" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="236" spans="1:15">
+      <c r="A236">
+        <v>242</v>
+      </c>
+      <c r="B236" t="s">
+        <v>53</v>
+      </c>
+      <c r="F236" t="s">
+        <v>19</v>
+      </c>
+      <c r="I236" t="s">
+        <v>27</v>
+      </c>
+      <c r="J236" t="s">
+        <v>28</v>
+      </c>
+      <c r="K236" t="s">
+        <v>384</v>
+      </c>
+      <c r="M236" t="s">
+        <v>385</v>
+      </c>
+      <c r="O236" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="237" spans="1:15">
+      <c r="A237">
+        <v>243</v>
+      </c>
+      <c r="B237" t="s">
+        <v>53</v>
+      </c>
+      <c r="F237" t="s">
+        <v>19</v>
+      </c>
+      <c r="I237" t="s">
+        <v>27</v>
+      </c>
+      <c r="J237" t="s">
+        <v>28</v>
+      </c>
+      <c r="K237" t="s">
+        <v>384</v>
+      </c>
+      <c r="M237" t="s">
+        <v>385</v>
+      </c>
+      <c r="O237" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="238" spans="1:15">
+      <c r="A238">
+        <v>244</v>
+      </c>
+      <c r="B238" t="s">
+        <v>333</v>
+      </c>
+      <c r="C238" t="s">
+        <v>463</v>
+      </c>
+      <c r="F238" t="s">
+        <v>19</v>
+      </c>
+      <c r="I238" t="s">
+        <v>20</v>
+      </c>
+      <c r="J238" t="s">
+        <v>28</v>
+      </c>
+      <c r="K238" t="s">
+        <v>345</v>
+      </c>
+      <c r="M238" t="s">
+        <v>385</v>
+      </c>
+      <c r="O238" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="239" spans="1:15">
+      <c r="A239">
+        <v>245</v>
+      </c>
+      <c r="B239" t="s">
+        <v>99</v>
+      </c>
+      <c r="F239" t="s">
+        <v>19</v>
+      </c>
+      <c r="I239" t="s">
+        <v>27</v>
+      </c>
+      <c r="J239" t="s">
+        <v>209</v>
+      </c>
+      <c r="K239" t="s">
+        <v>465</v>
+      </c>
+      <c r="M239" t="s">
+        <v>385</v>
+      </c>
+      <c r="O239" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="240" spans="1:15">
+      <c r="A240">
+        <v>246</v>
+      </c>
+      <c r="B240" t="s">
+        <v>467</v>
+      </c>
+      <c r="F240" t="s">
+        <v>19</v>
+      </c>
+      <c r="I240" t="s">
+        <v>20</v>
+      </c>
+      <c r="J240" t="s">
+        <v>209</v>
+      </c>
+      <c r="K240" t="s">
+        <v>468</v>
+      </c>
+      <c r="M240" t="s">
+        <v>385</v>
+      </c>
+      <c r="O240" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="241" spans="1:15">
+      <c r="A241">
+        <v>247</v>
+      </c>
+      <c r="B241" t="s">
+        <v>53</v>
+      </c>
+      <c r="F241" t="s">
+        <v>19</v>
+      </c>
+      <c r="I241" t="s">
+        <v>27</v>
+      </c>
+      <c r="J241" t="s">
+        <v>209</v>
+      </c>
+      <c r="K241" t="s">
+        <v>465</v>
+      </c>
+      <c r="M241" t="s">
+        <v>385</v>
+      </c>
+      <c r="O241" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="242" spans="1:15">
+      <c r="A242">
+        <v>248</v>
+      </c>
+      <c r="B242" t="s">
+        <v>99</v>
+      </c>
+      <c r="D242" t="s">
+        <v>471</v>
+      </c>
+      <c r="F242" t="s">
+        <v>19</v>
+      </c>
+      <c r="I242" t="s">
+        <v>27</v>
+      </c>
+      <c r="J242" t="s">
+        <v>209</v>
+      </c>
+      <c r="K242" t="s">
+        <v>465</v>
+      </c>
+      <c r="M242" t="s">
+        <v>385</v>
+      </c>
+      <c r="O242" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243">
+        <v>249</v>
+      </c>
+      <c r="B243" t="s">
+        <v>398</v>
+      </c>
+      <c r="C243" t="s">
+        <v>147</v>
+      </c>
+      <c r="F243" t="s">
+        <v>19</v>
+      </c>
+      <c r="I243" t="s">
+        <v>20</v>
+      </c>
+      <c r="J243" t="s">
+        <v>209</v>
+      </c>
+      <c r="K243" t="s">
+        <v>465</v>
+      </c>
+      <c r="M243" t="s">
+        <v>385</v>
+      </c>
+      <c r="O243" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="A244">
+        <v>250</v>
+      </c>
+      <c r="B244" t="s">
+        <v>99</v>
+      </c>
+      <c r="D244" t="s">
+        <v>471</v>
+      </c>
+      <c r="F244" t="s">
+        <v>19</v>
+      </c>
+      <c r="I244" t="s">
+        <v>27</v>
+      </c>
+      <c r="J244" t="s">
+        <v>209</v>
+      </c>
+      <c r="K244" t="s">
+        <v>465</v>
+      </c>
+      <c r="M244" t="s">
+        <v>385</v>
+      </c>
+      <c r="O244" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245">
+        <v>251</v>
+      </c>
+      <c r="B245" t="s">
+        <v>36</v>
+      </c>
+      <c r="F245" t="s">
+        <v>19</v>
+      </c>
+      <c r="I245" t="s">
+        <v>27</v>
+      </c>
+      <c r="J245" t="s">
+        <v>209</v>
+      </c>
+      <c r="K245" t="s">
+        <v>465</v>
+      </c>
+      <c r="M245" t="s">
+        <v>385</v>
+      </c>
+      <c r="O245" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="A246">
+        <v>252</v>
+      </c>
+      <c r="B246" t="s">
+        <v>146</v>
+      </c>
+      <c r="C246" t="s">
+        <v>166</v>
+      </c>
+      <c r="F246" t="s">
+        <v>19</v>
+      </c>
+      <c r="I246" t="s">
+        <v>20</v>
+      </c>
+      <c r="J246" t="s">
+        <v>209</v>
+      </c>
+      <c r="K246" t="s">
+        <v>465</v>
+      </c>
+      <c r="M246" t="s">
+        <v>385</v>
+      </c>
+      <c r="O246" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247">
+        <v>253</v>
+      </c>
+      <c r="B247" t="s">
+        <v>104</v>
+      </c>
+      <c r="F247" t="s">
+        <v>19</v>
+      </c>
+      <c r="I247" t="s">
+        <v>27</v>
+      </c>
+      <c r="J247" t="s">
+        <v>209</v>
+      </c>
+      <c r="K247" t="s">
+        <v>465</v>
+      </c>
+      <c r="M247" t="s">
+        <v>385</v>
+      </c>
+      <c r="O247" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="248" spans="1:15">
+      <c r="A248">
+        <v>254</v>
+      </c>
+      <c r="B248" t="s">
+        <v>478</v>
+      </c>
+      <c r="D248" t="s">
+        <v>479</v>
+      </c>
+      <c r="F248" t="s">
+        <v>19</v>
+      </c>
+      <c r="I248" t="s">
+        <v>27</v>
+      </c>
+      <c r="J248" t="s">
+        <v>209</v>
+      </c>
+      <c r="K248" t="s">
+        <v>480</v>
+      </c>
+      <c r="M248" t="s">
+        <v>385</v>
+      </c>
+      <c r="O248" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="249" spans="1:15">
+      <c r="A249">
+        <v>255</v>
+      </c>
+      <c r="B249" t="s">
+        <v>56</v>
+      </c>
+      <c r="D249" t="s">
+        <v>482</v>
+      </c>
+      <c r="F249" t="s">
+        <v>19</v>
+      </c>
+      <c r="I249" t="s">
+        <v>27</v>
+      </c>
+      <c r="J249" t="s">
+        <v>209</v>
+      </c>
+      <c r="K249" t="s">
+        <v>465</v>
+      </c>
+      <c r="M249" t="s">
+        <v>385</v>
+      </c>
+      <c r="O249" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="250" spans="1:15">
+      <c r="A250">
+        <v>256</v>
+      </c>
+      <c r="B250" t="s">
+        <v>484</v>
+      </c>
+      <c r="D250" t="s">
+        <v>485</v>
+      </c>
+      <c r="F250" t="s">
+        <v>19</v>
+      </c>
+      <c r="H250" t="s">
+        <v>480</v>
+      </c>
+      <c r="I250" t="s">
+        <v>20</v>
+      </c>
+      <c r="J250" t="s">
+        <v>209</v>
+      </c>
+      <c r="K250" t="s">
+        <v>465</v>
+      </c>
+      <c r="M250" t="s">
+        <v>385</v>
+      </c>
+      <c r="O250" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="251" spans="1:15">
+      <c r="A251">
+        <v>257</v>
+      </c>
+      <c r="B251" t="s">
+        <v>487</v>
+      </c>
+      <c r="F251" t="s">
+        <v>19</v>
+      </c>
+      <c r="H251" t="s">
+        <v>480</v>
+      </c>
+      <c r="I251" t="s">
+        <v>27</v>
+      </c>
+      <c r="J251" t="s">
+        <v>209</v>
+      </c>
+      <c r="K251" t="s">
+        <v>465</v>
+      </c>
+      <c r="M251" t="s">
+        <v>385</v>
+      </c>
+      <c r="O251" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="252" spans="1:15">
+      <c r="A252">
+        <v>258</v>
+      </c>
+      <c r="B252" t="s">
+        <v>53</v>
+      </c>
+      <c r="C252" t="s">
+        <v>439</v>
+      </c>
+      <c r="F252" t="s">
+        <v>19</v>
+      </c>
+      <c r="H252" t="s">
+        <v>480</v>
+      </c>
+      <c r="I252" t="s">
+        <v>27</v>
+      </c>
+      <c r="J252" t="s">
+        <v>209</v>
+      </c>
+      <c r="K252" t="s">
+        <v>465</v>
+      </c>
+      <c r="M252" t="s">
+        <v>385</v>
+      </c>
+      <c r="O252" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="253" spans="1:15">
+      <c r="A253">
+        <v>259</v>
+      </c>
+      <c r="B253" t="s">
+        <v>146</v>
+      </c>
+      <c r="C253" t="s">
+        <v>166</v>
+      </c>
+      <c r="E253" t="s">
+        <v>167</v>
+      </c>
+      <c r="F253" t="s">
+        <v>19</v>
+      </c>
+      <c r="H253" t="s">
+        <v>480</v>
+      </c>
+      <c r="I253" t="s">
+        <v>20</v>
+      </c>
+      <c r="J253" t="s">
+        <v>209</v>
+      </c>
+      <c r="K253" t="s">
+        <v>465</v>
+      </c>
+      <c r="M253" t="s">
+        <v>385</v>
+      </c>
+      <c r="O253" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15">
+      <c r="A254">
+        <v>260</v>
+      </c>
+      <c r="B254" t="s">
+        <v>99</v>
+      </c>
+      <c r="F254" t="s">
+        <v>19</v>
+      </c>
+      <c r="H254" t="s">
+        <v>491</v>
+      </c>
+      <c r="I254" t="s">
+        <v>27</v>
+      </c>
+      <c r="J254" t="s">
+        <v>209</v>
+      </c>
+      <c r="K254" t="s">
+        <v>465</v>
+      </c>
+      <c r="M254" t="s">
+        <v>385</v>
+      </c>
+      <c r="O254" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="255" spans="1:15">
+      <c r="A255">
+        <v>261</v>
+      </c>
+      <c r="B255" t="s">
+        <v>99</v>
+      </c>
+      <c r="F255" t="s">
+        <v>19</v>
+      </c>
+      <c r="H255" t="s">
+        <v>491</v>
+      </c>
+      <c r="I255" t="s">
+        <v>27</v>
+      </c>
+      <c r="J255" t="s">
+        <v>209</v>
+      </c>
+      <c r="K255" t="s">
+        <v>465</v>
+      </c>
+      <c r="M255" t="s">
+        <v>385</v>
+      </c>
+      <c r="O255" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="256" spans="1:15">
+      <c r="A256">
+        <v>262</v>
+      </c>
+      <c r="B256" t="s">
+        <v>172</v>
+      </c>
+      <c r="C256" t="s">
+        <v>16</v>
+      </c>
+      <c r="F256" t="s">
+        <v>19</v>
+      </c>
+      <c r="I256" t="s">
+        <v>20</v>
+      </c>
+      <c r="J256" t="s">
+        <v>209</v>
+      </c>
+      <c r="K256" t="s">
+        <v>465</v>
+      </c>
+      <c r="M256" t="s">
+        <v>385</v>
+      </c>
+      <c r="O256" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="257" spans="1:15">
+      <c r="A257">
+        <v>263</v>
+      </c>
+      <c r="B257" t="s">
+        <v>310</v>
+      </c>
+      <c r="C257" t="s">
+        <v>311</v>
+      </c>
+      <c r="F257" t="s">
+        <v>19</v>
+      </c>
+      <c r="I257" t="s">
+        <v>20</v>
+      </c>
+      <c r="J257" t="s">
+        <v>209</v>
+      </c>
+      <c r="K257" t="s">
+        <v>465</v>
+      </c>
+      <c r="M257" t="s">
+        <v>385</v>
+      </c>
+      <c r="O257" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="258" spans="1:15">
+      <c r="A258">
+        <v>264</v>
+      </c>
+      <c r="B258" t="s">
+        <v>496</v>
+      </c>
+      <c r="F258" t="s">
+        <v>19</v>
+      </c>
+      <c r="H258" t="s">
+        <v>497</v>
+      </c>
+      <c r="I258" t="s">
+        <v>27</v>
+      </c>
+      <c r="J258" t="s">
+        <v>209</v>
+      </c>
+      <c r="K258" t="s">
+        <v>465</v>
+      </c>
+      <c r="M258" t="s">
+        <v>385</v>
+      </c>
+      <c r="O258" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="259" spans="1:15">
+      <c r="A259">
+        <v>265</v>
+      </c>
+      <c r="B259" t="s">
+        <v>99</v>
+      </c>
+      <c r="F259" t="s">
+        <v>19</v>
+      </c>
+      <c r="H259" t="s">
+        <v>497</v>
+      </c>
+      <c r="I259" t="s">
+        <v>27</v>
+      </c>
+      <c r="J259" t="s">
+        <v>209</v>
+      </c>
+      <c r="K259" t="s">
+        <v>465</v>
+      </c>
+      <c r="M259" t="s">
+        <v>385</v>
+      </c>
+      <c r="O259" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="260" spans="1:15">
+      <c r="A260">
+        <v>266</v>
+      </c>
+      <c r="B260" t="s">
+        <v>500</v>
+      </c>
+      <c r="F260" t="s">
+        <v>19</v>
+      </c>
+      <c r="H260" t="s">
+        <v>497</v>
+      </c>
+      <c r="I260" t="s">
+        <v>20</v>
+      </c>
+      <c r="J260" t="s">
+        <v>209</v>
+      </c>
+      <c r="K260" t="s">
+        <v>465</v>
+      </c>
+      <c r="M260" t="s">
+        <v>385</v>
+      </c>
+      <c r="O260" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="261" spans="1:15">
+      <c r="A261">
+        <v>267</v>
+      </c>
+      <c r="B261" t="s">
+        <v>99</v>
+      </c>
+      <c r="E261" t="s">
+        <v>44</v>
+      </c>
+      <c r="F261" t="s">
+        <v>19</v>
+      </c>
+      <c r="H261" t="s">
+        <v>497</v>
+      </c>
+      <c r="I261" t="s">
+        <v>27</v>
+      </c>
+      <c r="J261" t="s">
+        <v>209</v>
+      </c>
+      <c r="K261" t="s">
+        <v>465</v>
+      </c>
+      <c r="M261" t="s">
+        <v>385</v>
+      </c>
+      <c r="O261" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="262" spans="1:15">
+      <c r="A262">
+        <v>268</v>
+      </c>
+      <c r="B262" t="s">
+        <v>56</v>
+      </c>
+      <c r="F262" t="s">
+        <v>19</v>
+      </c>
+      <c r="H262" t="s">
+        <v>497</v>
+      </c>
+      <c r="I262" t="s">
+        <v>27</v>
+      </c>
+      <c r="J262" t="s">
+        <v>209</v>
+      </c>
+      <c r="K262" t="s">
+        <v>181</v>
+      </c>
+      <c r="M262" t="s">
+        <v>385</v>
+      </c>
+      <c r="O262" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="263" spans="1:15">
+      <c r="A263">
+        <v>269</v>
+      </c>
+      <c r="B263" t="s">
+        <v>154</v>
+      </c>
+      <c r="F263" t="s">
+        <v>19</v>
+      </c>
+      <c r="I263" t="s">
+        <v>20</v>
+      </c>
+      <c r="J263" t="s">
+        <v>209</v>
+      </c>
+      <c r="M263" t="s">
+        <v>385</v>
+      </c>
+      <c r="O263" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15">
+      <c r="A264">
+        <v>270</v>
+      </c>
+      <c r="B264" t="s">
+        <v>99</v>
+      </c>
+      <c r="D264" t="s">
+        <v>340</v>
+      </c>
+      <c r="F264" t="s">
+        <v>19</v>
+      </c>
+      <c r="H264" t="s">
+        <v>497</v>
+      </c>
+      <c r="I264" t="s">
+        <v>27</v>
+      </c>
+      <c r="J264" t="s">
+        <v>209</v>
+      </c>
+      <c r="K264" t="s">
+        <v>465</v>
+      </c>
+      <c r="M264" t="s">
+        <v>385</v>
+      </c>
+      <c r="O264" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="265" spans="1:15">
+      <c r="A265">
+        <v>271</v>
+      </c>
+      <c r="B265" t="s">
+        <v>415</v>
+      </c>
+      <c r="D265" t="s">
+        <v>422</v>
+      </c>
+      <c r="F265" t="s">
+        <v>19</v>
+      </c>
+      <c r="H265" t="s">
+        <v>497</v>
+      </c>
+      <c r="I265" t="s">
+        <v>27</v>
+      </c>
+      <c r="J265" t="s">
+        <v>209</v>
+      </c>
+      <c r="K265" t="s">
+        <v>465</v>
+      </c>
+      <c r="M265" t="s">
+        <v>385</v>
+      </c>
+      <c r="O265" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="266" spans="1:15">
+      <c r="A266">
+        <v>272</v>
+      </c>
+      <c r="B266" t="s">
+        <v>507</v>
+      </c>
+      <c r="D266" t="s">
+        <v>392</v>
+      </c>
+      <c r="F266" t="s">
+        <v>19</v>
+      </c>
+      <c r="H266" t="s">
+        <v>497</v>
+      </c>
+      <c r="I266" t="s">
+        <v>27</v>
+      </c>
+      <c r="J266" t="s">
+        <v>209</v>
+      </c>
+      <c r="K266" t="s">
+        <v>465</v>
+      </c>
+      <c r="M266" t="s">
+        <v>385</v>
+      </c>
+      <c r="O266" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="267" spans="1:15">
+      <c r="A267">
+        <v>273</v>
+      </c>
+      <c r="B267" t="s">
+        <v>398</v>
+      </c>
+      <c r="C267" t="s">
+        <v>166</v>
+      </c>
+      <c r="F267" t="s">
+        <v>19</v>
+      </c>
+      <c r="H267" t="s">
+        <v>497</v>
+      </c>
+      <c r="I267" t="s">
+        <v>20</v>
+      </c>
+      <c r="J267" t="s">
+        <v>209</v>
+      </c>
+      <c r="K267" t="s">
+        <v>465</v>
+      </c>
+      <c r="M267" t="s">
+        <v>385</v>
+      </c>
+      <c r="O267" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="268" spans="1:15">
+      <c r="A268">
+        <v>274</v>
+      </c>
+      <c r="B268" t="s">
+        <v>99</v>
+      </c>
+      <c r="F268" t="s">
+        <v>19</v>
+      </c>
+      <c r="H268" t="s">
+        <v>510</v>
+      </c>
+      <c r="I268" t="s">
+        <v>27</v>
+      </c>
+      <c r="J268" t="s">
+        <v>209</v>
+      </c>
+      <c r="K268" t="s">
+        <v>465</v>
+      </c>
+      <c r="M268" t="s">
+        <v>385</v>
+      </c>
+      <c r="O268" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="269" spans="1:15">
+      <c r="A269">
+        <v>275</v>
+      </c>
+      <c r="B269" t="s">
+        <v>56</v>
+      </c>
+      <c r="F269" t="s">
+        <v>19</v>
+      </c>
+      <c r="H269" t="s">
+        <v>510</v>
+      </c>
+      <c r="I269" t="s">
+        <v>27</v>
+      </c>
+      <c r="J269" t="s">
+        <v>209</v>
+      </c>
+      <c r="K269" t="s">
+        <v>465</v>
+      </c>
+      <c r="M269" t="s">
+        <v>385</v>
+      </c>
+      <c r="O269" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="270" spans="1:15">
+      <c r="A270">
+        <v>276</v>
+      </c>
+      <c r="B270" t="s">
+        <v>507</v>
+      </c>
+      <c r="D270" t="s">
+        <v>392</v>
+      </c>
+      <c r="F270" t="s">
+        <v>19</v>
+      </c>
+      <c r="H270" t="s">
+        <v>510</v>
+      </c>
+      <c r="I270" t="s">
+        <v>27</v>
+      </c>
+      <c r="J270" t="s">
+        <v>209</v>
+      </c>
+      <c r="K270" t="s">
+        <v>465</v>
+      </c>
+      <c r="M270" t="s">
+        <v>385</v>
+      </c>
+      <c r="O270" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="271" spans="1:15">
+      <c r="A271">
+        <v>277</v>
+      </c>
+      <c r="B271" t="s">
+        <v>233</v>
+      </c>
+      <c r="F271" t="s">
+        <v>19</v>
+      </c>
+      <c r="H271" t="s">
+        <v>510</v>
+      </c>
+      <c r="I271" t="s">
+        <v>27</v>
+      </c>
+      <c r="J271" t="s">
+        <v>209</v>
+      </c>
+      <c r="K271" t="s">
+        <v>465</v>
+      </c>
+      <c r="M271" t="s">
+        <v>385</v>
+      </c>
+      <c r="O271" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="272" spans="1:15">
+      <c r="A272">
+        <v>278</v>
+      </c>
+      <c r="B272" t="s">
+        <v>515</v>
+      </c>
+      <c r="F272" t="s">
+        <v>19</v>
+      </c>
+      <c r="H272" t="s">
+        <v>510</v>
+      </c>
+      <c r="I272" t="s">
+        <v>20</v>
+      </c>
+      <c r="J272" t="s">
+        <v>209</v>
+      </c>
+      <c r="K272" t="s">
+        <v>465</v>
+      </c>
+      <c r="M272" t="s">
+        <v>385</v>
+      </c>
+      <c r="O272" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="273" spans="1:15">
+      <c r="A273">
+        <v>279</v>
+      </c>
+      <c r="B273" t="s">
+        <v>517</v>
+      </c>
+      <c r="F273" t="s">
+        <v>19</v>
+      </c>
+      <c r="H273" t="s">
+        <v>510</v>
+      </c>
+      <c r="I273" t="s">
+        <v>27</v>
+      </c>
+      <c r="J273" t="s">
+        <v>209</v>
+      </c>
+      <c r="K273" t="s">
+        <v>465</v>
+      </c>
+      <c r="M273" t="s">
+        <v>385</v>
+      </c>
+      <c r="O273" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="274" spans="1:15">
+      <c r="A274">
+        <v>280</v>
+      </c>
+      <c r="B274" t="s">
+        <v>519</v>
+      </c>
+      <c r="F274" t="s">
+        <v>19</v>
+      </c>
+      <c r="H274" t="s">
+        <v>510</v>
+      </c>
+      <c r="I274" t="s">
+        <v>20</v>
+      </c>
+      <c r="J274" t="s">
+        <v>209</v>
+      </c>
+      <c r="K274" t="s">
+        <v>465</v>
+      </c>
+      <c r="M274" t="s">
+        <v>385</v>
+      </c>
+      <c r="O274" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="275" spans="1:15">
+      <c r="A275">
+        <v>281</v>
+      </c>
+      <c r="B275" t="s">
+        <v>53</v>
+      </c>
+      <c r="E275" t="s">
+        <v>521</v>
+      </c>
+      <c r="F275" t="s">
+        <v>19</v>
+      </c>
+      <c r="H275" t="s">
+        <v>510</v>
+      </c>
+      <c r="I275" t="s">
+        <v>27</v>
+      </c>
+      <c r="J275" t="s">
+        <v>209</v>
+      </c>
+      <c r="K275" t="s">
+        <v>465</v>
+      </c>
+      <c r="M275" t="s">
+        <v>385</v>
+      </c>
+      <c r="O275" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15">
+      <c r="A276">
+        <v>282</v>
+      </c>
+      <c r="B276" t="s">
+        <v>523</v>
+      </c>
+      <c r="F276" t="s">
+        <v>19</v>
+      </c>
+      <c r="H276" t="s">
+        <v>510</v>
+      </c>
+      <c r="I276" t="s">
+        <v>27</v>
+      </c>
+      <c r="J276" t="s">
+        <v>209</v>
+      </c>
+      <c r="K276" t="s">
+        <v>465</v>
+      </c>
+      <c r="M276" t="s">
+        <v>385</v>
+      </c>
+      <c r="O276" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15">
+      <c r="A277">
+        <v>283</v>
+      </c>
+      <c r="B277" t="s">
+        <v>146</v>
+      </c>
+      <c r="C277" t="s">
+        <v>166</v>
+      </c>
+      <c r="F277" t="s">
+        <v>19</v>
+      </c>
+      <c r="H277" t="s">
+        <v>510</v>
+      </c>
+      <c r="I277" t="s">
+        <v>20</v>
+      </c>
+      <c r="J277" t="s">
+        <v>209</v>
+      </c>
+      <c r="K277" t="s">
+        <v>465</v>
+      </c>
+      <c r="M277" t="s">
+        <v>385</v>
+      </c>
+      <c r="O277" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15">
+      <c r="A278">
+        <v>284</v>
+      </c>
+      <c r="B278" t="s">
+        <v>56</v>
+      </c>
+      <c r="F278" t="s">
+        <v>19</v>
+      </c>
+      <c r="H278" t="s">
+        <v>526</v>
+      </c>
+      <c r="I278" t="s">
+        <v>27</v>
+      </c>
+      <c r="J278" t="s">
+        <v>209</v>
+      </c>
+      <c r="K278" t="s">
+        <v>465</v>
+      </c>
+      <c r="M278" t="s">
+        <v>385</v>
+      </c>
+      <c r="O278" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15">
+      <c r="A279">
+        <v>285</v>
+      </c>
+      <c r="B279" t="s">
+        <v>56</v>
+      </c>
+      <c r="D279" t="s">
+        <v>392</v>
+      </c>
+      <c r="F279" t="s">
+        <v>19</v>
+      </c>
+      <c r="H279" t="s">
+        <v>526</v>
+      </c>
+      <c r="I279" t="s">
+        <v>27</v>
+      </c>
+      <c r="J279" t="s">
+        <v>209</v>
+      </c>
+      <c r="K279" t="s">
+        <v>465</v>
+      </c>
+      <c r="M279" t="s">
+        <v>385</v>
+      </c>
+      <c r="O279" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15">
+      <c r="A280">
+        <v>286</v>
+      </c>
+      <c r="B280" t="s">
+        <v>56</v>
+      </c>
+      <c r="D280" t="s">
+        <v>392</v>
+      </c>
+      <c r="F280" t="s">
+        <v>19</v>
+      </c>
+      <c r="H280" t="s">
+        <v>526</v>
+      </c>
+      <c r="I280" t="s">
+        <v>27</v>
+      </c>
+      <c r="J280" t="s">
+        <v>209</v>
+      </c>
+      <c r="K280" t="s">
+        <v>465</v>
+      </c>
+      <c r="M280" t="s">
+        <v>385</v>
+      </c>
+      <c r="O280" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15">
+      <c r="A281">
+        <v>287</v>
+      </c>
+      <c r="B281" t="s">
+        <v>146</v>
+      </c>
+      <c r="C281" t="s">
+        <v>150</v>
+      </c>
+      <c r="E281" t="s">
+        <v>530</v>
+      </c>
+      <c r="F281" t="s">
+        <v>19</v>
+      </c>
+      <c r="H281" t="s">
+        <v>526</v>
+      </c>
+      <c r="I281" t="s">
+        <v>20</v>
+      </c>
+      <c r="J281" t="s">
+        <v>209</v>
+      </c>
+      <c r="K281" t="s">
+        <v>465</v>
+      </c>
+      <c r="M281" t="s">
+        <v>385</v>
+      </c>
+      <c r="O281" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="282" spans="1:15">
+      <c r="A282">
+        <v>288</v>
+      </c>
+      <c r="B282" t="s">
+        <v>370</v>
+      </c>
+      <c r="F282" t="s">
+        <v>19</v>
+      </c>
+      <c r="H282" t="s">
+        <v>526</v>
+      </c>
+      <c r="I282" t="s">
+        <v>27</v>
+      </c>
+      <c r="J282" t="s">
+        <v>209</v>
+      </c>
+      <c r="K282" t="s">
+        <v>465</v>
+      </c>
+      <c r="M282" t="s">
+        <v>385</v>
+      </c>
+      <c r="O282" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="283" spans="1:15">
+      <c r="A283">
+        <v>289</v>
+      </c>
+      <c r="B283" t="s">
+        <v>36</v>
+      </c>
+      <c r="F283" t="s">
+        <v>19</v>
+      </c>
+      <c r="H283" t="s">
+        <v>526</v>
+      </c>
+      <c r="I283" t="s">
+        <v>27</v>
+      </c>
+      <c r="J283" t="s">
+        <v>209</v>
+      </c>
+      <c r="K283" t="s">
+        <v>465</v>
+      </c>
+      <c r="M283" t="s">
+        <v>385</v>
+      </c>
+      <c r="O283" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15">
+      <c r="A284">
+        <v>290</v>
+      </c>
+      <c r="B284" t="s">
+        <v>36</v>
+      </c>
+      <c r="D284" t="s">
+        <v>349</v>
+      </c>
+      <c r="F284" t="s">
+        <v>19</v>
+      </c>
+      <c r="H284" t="s">
+        <v>526</v>
+      </c>
+      <c r="I284" t="s">
+        <v>27</v>
+      </c>
+      <c r="J284" t="s">
+        <v>209</v>
+      </c>
+      <c r="K284" t="s">
+        <v>465</v>
+      </c>
+      <c r="M284" t="s">
+        <v>385</v>
+      </c>
+      <c r="O284" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="285" spans="1:15">
+      <c r="A285">
+        <v>291</v>
+      </c>
+      <c r="B285" t="s">
+        <v>146</v>
+      </c>
+      <c r="C285" t="s">
+        <v>166</v>
+      </c>
+      <c r="F285" t="s">
+        <v>19</v>
+      </c>
+      <c r="H285" t="s">
+        <v>526</v>
+      </c>
+      <c r="I285" t="s">
+        <v>20</v>
+      </c>
+      <c r="J285" t="s">
+        <v>209</v>
+      </c>
+      <c r="K285" t="s">
+        <v>465</v>
+      </c>
+      <c r="M285" t="s">
+        <v>385</v>
+      </c>
+      <c r="O285" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15">
+      <c r="A286">
+        <v>292</v>
+      </c>
+      <c r="B286" t="s">
+        <v>239</v>
+      </c>
+      <c r="F286" t="s">
+        <v>19</v>
+      </c>
+      <c r="H286" t="s">
+        <v>526</v>
+      </c>
+      <c r="I286" t="s">
+        <v>27</v>
+      </c>
+      <c r="J286" t="s">
+        <v>209</v>
+      </c>
+      <c r="K286" t="s">
+        <v>465</v>
+      </c>
+      <c r="M286" t="s">
+        <v>385</v>
+      </c>
+      <c r="O286" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15">
+      <c r="A287">
+        <v>293</v>
+      </c>
+      <c r="B287" t="s">
+        <v>53</v>
+      </c>
+      <c r="F287" t="s">
+        <v>19</v>
+      </c>
+      <c r="H287" t="s">
+        <v>537</v>
+      </c>
+      <c r="I287" t="s">
+        <v>27</v>
+      </c>
+      <c r="J287" t="s">
+        <v>209</v>
+      </c>
+      <c r="K287" t="s">
+        <v>465</v>
+      </c>
+      <c r="M287" t="s">
+        <v>385</v>
+      </c>
+      <c r="O287" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15">
+      <c r="A288">
+        <v>294</v>
+      </c>
+      <c r="B288" t="s">
+        <v>146</v>
+      </c>
+      <c r="C288" t="s">
+        <v>166</v>
+      </c>
+      <c r="F288" t="s">
+        <v>19</v>
+      </c>
+      <c r="H288" t="s">
+        <v>539</v>
+      </c>
+      <c r="I288" t="s">
+        <v>20</v>
+      </c>
+      <c r="J288" t="s">
+        <v>209</v>
+      </c>
+      <c r="K288" t="s">
+        <v>465</v>
+      </c>
+      <c r="M288" t="s">
+        <v>385</v>
+      </c>
+      <c r="O288" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289">
+        <v>295</v>
+      </c>
+      <c r="B289" t="s">
+        <v>484</v>
+      </c>
+      <c r="F289" t="s">
+        <v>19</v>
+      </c>
+      <c r="H289" t="s">
+        <v>539</v>
+      </c>
+      <c r="I289" t="s">
+        <v>20</v>
+      </c>
+      <c r="J289" t="s">
+        <v>209</v>
+      </c>
+      <c r="K289" t="s">
+        <v>465</v>
+      </c>
+      <c r="M289" t="s">
+        <v>385</v>
+      </c>
+      <c r="O289" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="290" spans="1:15">
+      <c r="A290">
+        <v>296</v>
+      </c>
+      <c r="B290" t="s">
+        <v>542</v>
+      </c>
+      <c r="F290" t="s">
+        <v>19</v>
+      </c>
+      <c r="H290" t="s">
+        <v>539</v>
+      </c>
+      <c r="I290" t="s">
+        <v>27</v>
+      </c>
+      <c r="J290" t="s">
+        <v>209</v>
+      </c>
+      <c r="K290" t="s">
+        <v>465</v>
+      </c>
+      <c r="M290" t="s">
+        <v>385</v>
+      </c>
+      <c r="O290" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="291" spans="1:15">
+      <c r="A291">
+        <v>297</v>
+      </c>
+      <c r="B291" t="s">
+        <v>408</v>
+      </c>
+      <c r="C291" t="s">
+        <v>544</v>
+      </c>
+      <c r="F291" t="s">
+        <v>60</v>
+      </c>
+      <c r="I291" t="s">
+        <v>20</v>
+      </c>
+      <c r="J291" t="s">
+        <v>28</v>
+      </c>
+      <c r="K291" t="s">
+        <v>545</v>
+      </c>
+      <c r="M291" t="s">
+        <v>385</v>
+      </c>
+      <c r="O291" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="292" spans="1:15">
+      <c r="A292">
+        <v>298</v>
+      </c>
+      <c r="B292" t="s">
+        <v>154</v>
+      </c>
+      <c r="F292" t="s">
+        <v>19</v>
+      </c>
+      <c r="I292" t="s">
+        <v>20</v>
+      </c>
+      <c r="J292" t="s">
+        <v>28</v>
+      </c>
+      <c r="K292" t="s">
+        <v>345</v>
+      </c>
+      <c r="M292" t="s">
+        <v>385</v>
+      </c>
+      <c r="O292" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="293" spans="1:15">
+      <c r="A293">
+        <v>299</v>
+      </c>
+      <c r="B293" t="s">
+        <v>158</v>
+      </c>
+      <c r="C293" t="s">
+        <v>159</v>
+      </c>
+      <c r="F293" t="s">
+        <v>19</v>
+      </c>
+      <c r="I293" t="s">
+        <v>20</v>
+      </c>
+      <c r="J293" t="s">
+        <v>28</v>
+      </c>
+      <c r="K293" t="s">
+        <v>345</v>
+      </c>
+      <c r="M293" t="s">
+        <v>385</v>
+      </c>
+      <c r="O293" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="294" spans="1:15">
+      <c r="A294">
+        <v>300</v>
+      </c>
+      <c r="B294" t="s">
+        <v>146</v>
+      </c>
+      <c r="C294" t="s">
+        <v>166</v>
+      </c>
+      <c r="F294" t="s">
+        <v>19</v>
+      </c>
+      <c r="H294" t="s">
+        <v>549</v>
+      </c>
+      <c r="I294" t="s">
+        <v>20</v>
+      </c>
+      <c r="J294" t="s">
+        <v>209</v>
+      </c>
+      <c r="K294" t="s">
+        <v>550</v>
+      </c>
+      <c r="M294" t="s">
+        <v>385</v>
+      </c>
+      <c r="O294" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="295" spans="1:15">
+      <c r="A295">
+        <v>301</v>
+      </c>
+      <c r="B295" t="s">
+        <v>552</v>
+      </c>
+      <c r="D295" t="s">
+        <v>553</v>
+      </c>
+      <c r="F295" t="s">
+        <v>19</v>
+      </c>
+      <c r="H295" t="s">
+        <v>549</v>
+      </c>
+      <c r="I295" t="s">
+        <v>27</v>
+      </c>
+      <c r="J295" t="s">
+        <v>209</v>
+      </c>
+      <c r="K295" t="s">
+        <v>550</v>
+      </c>
+      <c r="M295" t="s">
+        <v>385</v>
+      </c>
+      <c r="O295" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="296" spans="1:15">
+      <c r="A296">
+        <v>302</v>
+      </c>
+      <c r="B296" t="s">
+        <v>415</v>
+      </c>
+      <c r="D296" t="s">
+        <v>422</v>
+      </c>
+      <c r="F296" t="s">
+        <v>19</v>
+      </c>
+      <c r="H296" t="s">
+        <v>549</v>
+      </c>
+      <c r="I296" t="s">
+        <v>27</v>
+      </c>
+      <c r="J296" t="s">
+        <v>209</v>
+      </c>
+      <c r="K296" t="s">
+        <v>550</v>
+      </c>
+      <c r="M296" t="s">
+        <v>385</v>
+      </c>
+      <c r="O296" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="297" spans="1:15">
+      <c r="A297">
+        <v>303</v>
+      </c>
+      <c r="B297" t="s">
+        <v>99</v>
+      </c>
+      <c r="D297" t="s">
+        <v>556</v>
+      </c>
+      <c r="F297" t="s">
+        <v>19</v>
+      </c>
+      <c r="H297" t="s">
+        <v>549</v>
+      </c>
+      <c r="I297" t="s">
+        <v>27</v>
+      </c>
+      <c r="J297" t="s">
+        <v>209</v>
+      </c>
+      <c r="K297" t="s">
+        <v>550</v>
+      </c>
+      <c r="M297" t="s">
+        <v>385</v>
+      </c>
+      <c r="O297" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="298" spans="1:15">
+      <c r="A298">
+        <v>304</v>
+      </c>
+      <c r="B298" t="s">
+        <v>36</v>
+      </c>
+      <c r="D298" t="s">
+        <v>449</v>
+      </c>
+      <c r="E298" t="s">
+        <v>558</v>
+      </c>
+      <c r="F298" t="s">
+        <v>19</v>
+      </c>
+      <c r="H298" t="s">
+        <v>549</v>
+      </c>
+      <c r="I298" t="s">
+        <v>27</v>
+      </c>
+      <c r="J298" t="s">
+        <v>209</v>
+      </c>
+      <c r="K298" t="s">
+        <v>550</v>
+      </c>
+      <c r="M298" t="s">
+        <v>385</v>
+      </c>
+      <c r="O298" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15">
+      <c r="A299">
+        <v>305</v>
+      </c>
+      <c r="B299" t="s">
+        <v>56</v>
+      </c>
+      <c r="F299" t="s">
+        <v>19</v>
+      </c>
+      <c r="H299" t="s">
+        <v>549</v>
+      </c>
+      <c r="I299" t="s">
+        <v>27</v>
+      </c>
+      <c r="J299" t="s">
+        <v>209</v>
+      </c>
+      <c r="K299" t="s">
+        <v>550</v>
+      </c>
+      <c r="M299" t="s">
+        <v>385</v>
+      </c>
+      <c r="O299" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="300" spans="1:15">
+      <c r="A300">
+        <v>306</v>
+      </c>
+      <c r="B300" t="s">
+        <v>154</v>
+      </c>
+      <c r="C300" t="s">
+        <v>409</v>
+      </c>
+      <c r="F300" t="s">
+        <v>19</v>
+      </c>
+      <c r="H300" t="s">
+        <v>549</v>
+      </c>
+      <c r="I300" t="s">
+        <v>20</v>
+      </c>
+      <c r="J300" t="s">
+        <v>209</v>
+      </c>
+      <c r="K300" t="s">
+        <v>550</v>
+      </c>
+      <c r="M300" t="s">
+        <v>385</v>
+      </c>
+      <c r="O300" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="301" spans="1:15">
+      <c r="A301">
+        <v>307</v>
+      </c>
+      <c r="B301" t="s">
+        <v>158</v>
+      </c>
+      <c r="C301" t="s">
+        <v>436</v>
+      </c>
+      <c r="D301" t="s">
+        <v>562</v>
+      </c>
+      <c r="F301" t="s">
+        <v>19</v>
+      </c>
+      <c r="H301" t="s">
+        <v>549</v>
+      </c>
+      <c r="I301" t="s">
+        <v>20</v>
+      </c>
+      <c r="J301" t="s">
+        <v>209</v>
+      </c>
+      <c r="K301" t="s">
+        <v>550</v>
+      </c>
+      <c r="M301" t="s">
+        <v>385</v>
+      </c>
+      <c r="O301" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="302" spans="1:15">
+      <c r="A302">
+        <v>308</v>
+      </c>
+      <c r="B302" t="s">
+        <v>333</v>
+      </c>
+      <c r="C302" t="s">
+        <v>147</v>
+      </c>
+      <c r="F302" t="s">
+        <v>19</v>
+      </c>
+      <c r="H302" t="s">
+        <v>549</v>
+      </c>
+      <c r="I302" t="s">
+        <v>20</v>
+      </c>
+      <c r="J302" t="s">
+        <v>209</v>
+      </c>
+      <c r="K302" t="s">
+        <v>550</v>
+      </c>
+      <c r="M302" t="s">
+        <v>385</v>
+      </c>
+      <c r="O302" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="303" spans="1:15">
+      <c r="A303">
+        <v>309</v>
+      </c>
+      <c r="B303" t="s">
+        <v>565</v>
+      </c>
+      <c r="F303" t="s">
+        <v>19</v>
+      </c>
+      <c r="H303" t="s">
+        <v>549</v>
+      </c>
+      <c r="I303" t="s">
+        <v>20</v>
+      </c>
+      <c r="J303" t="s">
+        <v>209</v>
+      </c>
+      <c r="K303" t="s">
+        <v>550</v>
+      </c>
+      <c r="M303" t="s">
+        <v>385</v>
+      </c>
+      <c r="O303" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="304" spans="1:15">
+      <c r="A304">
+        <v>310</v>
+      </c>
+      <c r="B304" t="s">
+        <v>99</v>
+      </c>
+      <c r="F304" t="s">
+        <v>19</v>
+      </c>
+      <c r="H304" t="s">
+        <v>549</v>
+      </c>
+      <c r="I304" t="s">
+        <v>27</v>
+      </c>
+      <c r="J304" t="s">
+        <v>209</v>
+      </c>
+      <c r="K304" t="s">
+        <v>550</v>
+      </c>
+      <c r="M304" t="s">
+        <v>385</v>
+      </c>
+      <c r="O304" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="305" spans="1:15">
+      <c r="A305">
+        <v>311</v>
+      </c>
+      <c r="B305" t="s">
+        <v>568</v>
+      </c>
+      <c r="F305" t="s">
+        <v>19</v>
+      </c>
+      <c r="H305" t="s">
+        <v>549</v>
+      </c>
+      <c r="I305" t="s">
+        <v>27</v>
+      </c>
+      <c r="J305" t="s">
+        <v>209</v>
+      </c>
+      <c r="K305" t="s">
+        <v>550</v>
+      </c>
+      <c r="M305" t="s">
+        <v>385</v>
+      </c>
+      <c r="O305" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="306" spans="1:15">
+      <c r="A306">
+        <v>312</v>
+      </c>
+      <c r="B306" t="s">
+        <v>36</v>
+      </c>
+      <c r="D306" t="s">
+        <v>570</v>
+      </c>
+      <c r="F306" t="s">
+        <v>19</v>
+      </c>
+      <c r="H306" t="s">
+        <v>549</v>
+      </c>
+      <c r="I306" t="s">
+        <v>27</v>
+      </c>
+      <c r="J306" t="s">
+        <v>209</v>
+      </c>
+      <c r="K306" t="s">
+        <v>550</v>
+      </c>
+      <c r="M306" t="s">
+        <v>385</v>
+      </c>
+      <c r="O306" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="307" spans="1:15">
+      <c r="A307">
+        <v>313</v>
+      </c>
+      <c r="B307" t="s">
+        <v>53</v>
+      </c>
+      <c r="F307" t="s">
+        <v>19</v>
+      </c>
+      <c r="H307" t="s">
+        <v>549</v>
+      </c>
+      <c r="I307" t="s">
+        <v>27</v>
+      </c>
+      <c r="J307" t="s">
+        <v>209</v>
+      </c>
+      <c r="K307" t="s">
+        <v>550</v>
+      </c>
+      <c r="M307" t="s">
+        <v>385</v>
+      </c>
+      <c r="O307" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="308" spans="1:15">
+      <c r="A308">
+        <v>314</v>
+      </c>
+      <c r="B308" t="s">
+        <v>99</v>
+      </c>
+      <c r="D308" t="s">
+        <v>359</v>
+      </c>
+      <c r="E308" t="s">
+        <v>573</v>
+      </c>
+      <c r="F308" t="s">
+        <v>19</v>
+      </c>
+      <c r="I308" t="s">
+        <v>27</v>
+      </c>
+      <c r="J308" t="s">
+        <v>209</v>
+      </c>
+      <c r="K308" t="s">
+        <v>550</v>
+      </c>
+      <c r="M308" t="s">
+        <v>385</v>
+      </c>
+      <c r="O308" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="309" spans="1:15">
+      <c r="A309">
+        <v>315</v>
+      </c>
+      <c r="B309" t="s">
+        <v>99</v>
+      </c>
+      <c r="D309" t="s">
+        <v>471</v>
+      </c>
+      <c r="F309" t="s">
+        <v>19</v>
+      </c>
+      <c r="I309" t="s">
+        <v>27</v>
+      </c>
+      <c r="J309" t="s">
+        <v>209</v>
+      </c>
+      <c r="K309" t="s">
+        <v>465</v>
+      </c>
+      <c r="M309" t="s">
+        <v>385</v>
+      </c>
+      <c r="O309" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="310" spans="1:15">
+      <c r="A310">
+        <v>316</v>
+      </c>
+      <c r="B310" t="s">
+        <v>99</v>
+      </c>
+      <c r="D310" t="s">
+        <v>576</v>
+      </c>
+      <c r="F310" t="s">
+        <v>19</v>
+      </c>
+      <c r="I310" t="s">
+        <v>27</v>
+      </c>
+      <c r="J310" t="s">
+        <v>209</v>
+      </c>
+      <c r="K310" t="s">
+        <v>550</v>
+      </c>
+      <c r="M310" t="s">
+        <v>385</v>
+      </c>
+      <c r="O310" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="311" spans="1:15">
+      <c r="A311">
+        <v>317</v>
+      </c>
+      <c r="B311" t="s">
+        <v>99</v>
+      </c>
+      <c r="D311" t="s">
+        <v>576</v>
+      </c>
+      <c r="F311" t="s">
+        <v>19</v>
+      </c>
+      <c r="I311" t="s">
+        <v>27</v>
+      </c>
+      <c r="J311" t="s">
+        <v>209</v>
+      </c>
+      <c r="K311" t="s">
+        <v>550</v>
+      </c>
+      <c r="M311" t="s">
+        <v>385</v>
+      </c>
+      <c r="O311" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="312" spans="1:15">
+      <c r="A312">
+        <v>318</v>
+      </c>
+      <c r="B312" t="s">
+        <v>579</v>
+      </c>
+      <c r="C312" t="s">
+        <v>334</v>
+      </c>
+      <c r="F312" t="s">
+        <v>19</v>
+      </c>
+      <c r="I312" t="s">
+        <v>20</v>
+      </c>
+      <c r="J312" t="s">
+        <v>209</v>
+      </c>
+      <c r="K312" t="s">
+        <v>550</v>
+      </c>
+      <c r="M312" t="s">
+        <v>385</v>
+      </c>
+      <c r="O312" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="313" spans="1:15">
+      <c r="A313">
+        <v>319</v>
+      </c>
+      <c r="B313" t="s">
+        <v>99</v>
+      </c>
+      <c r="F313" t="s">
+        <v>19</v>
+      </c>
+      <c r="I313" t="s">
+        <v>27</v>
+      </c>
+      <c r="J313" t="s">
+        <v>209</v>
+      </c>
+      <c r="K313" t="s">
+        <v>550</v>
+      </c>
+      <c r="M313" t="s">
+        <v>385</v>
+      </c>
+      <c r="O313" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="314" spans="1:15">
+      <c r="A314">
+        <v>320</v>
+      </c>
+      <c r="B314" t="s">
+        <v>99</v>
+      </c>
+      <c r="F314" t="s">
+        <v>19</v>
+      </c>
+      <c r="I314" t="s">
+        <v>27</v>
+      </c>
+      <c r="J314" t="s">
+        <v>209</v>
+      </c>
+      <c r="K314" t="s">
+        <v>550</v>
+      </c>
+      <c r="M314" t="s">
+        <v>385</v>
+      </c>
+      <c r="O314" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="315" spans="1:15">
+      <c r="A315">
+        <v>321</v>
+      </c>
+      <c r="B315" t="s">
+        <v>99</v>
+      </c>
+      <c r="F315" t="s">
+        <v>19</v>
+      </c>
+      <c r="I315" t="s">
+        <v>27</v>
+      </c>
+      <c r="J315" t="s">
+        <v>209</v>
+      </c>
+      <c r="K315" t="s">
+        <v>550</v>
+      </c>
+      <c r="M315" t="s">
+        <v>385</v>
+      </c>
+      <c r="O315" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="316" spans="1:15">
+      <c r="A316">
+        <v>322</v>
+      </c>
+      <c r="B316" t="s">
+        <v>53</v>
+      </c>
+      <c r="F316" t="s">
+        <v>19</v>
+      </c>
+      <c r="I316" t="s">
+        <v>27</v>
+      </c>
+      <c r="J316" t="s">
+        <v>209</v>
+      </c>
+      <c r="K316" t="s">
+        <v>550</v>
+      </c>
+      <c r="M316" t="s">
+        <v>385</v>
+      </c>
+      <c r="O316" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="317" spans="1:15">
+      <c r="A317">
+        <v>323</v>
+      </c>
+      <c r="B317" t="s">
+        <v>99</v>
+      </c>
+      <c r="D317" t="s">
+        <v>576</v>
+      </c>
+      <c r="F317" t="s">
+        <v>19</v>
+      </c>
+      <c r="I317" t="s">
+        <v>27</v>
+      </c>
+      <c r="J317" t="s">
+        <v>209</v>
+      </c>
+      <c r="K317" t="s">
+        <v>585</v>
+      </c>
+      <c r="M317" t="s">
+        <v>385</v>
+      </c>
+      <c r="O317" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="318" spans="1:15">
+      <c r="A318">
+        <v>324</v>
+      </c>
+      <c r="B318" t="s">
+        <v>99</v>
+      </c>
+      <c r="D318" t="s">
+        <v>576</v>
+      </c>
+      <c r="F318" t="s">
+        <v>19</v>
+      </c>
+      <c r="I318" t="s">
+        <v>27</v>
+      </c>
+      <c r="J318" t="s">
+        <v>209</v>
+      </c>
+      <c r="K318" t="s">
+        <v>587</v>
+      </c>
+      <c r="M318" t="s">
+        <v>385</v>
+      </c>
+      <c r="O318" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="319" spans="1:15">
+      <c r="A319">
+        <v>325</v>
+      </c>
+      <c r="B319" t="s">
+        <v>99</v>
+      </c>
+      <c r="D319" t="s">
+        <v>576</v>
+      </c>
+      <c r="F319" t="s">
+        <v>19</v>
+      </c>
+      <c r="I319" t="s">
+        <v>27</v>
+      </c>
+      <c r="J319" t="s">
+        <v>209</v>
+      </c>
+      <c r="K319" t="s">
+        <v>585</v>
+      </c>
+      <c r="M319" t="s">
+        <v>385</v>
+      </c>
+      <c r="O319" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="320" spans="1:15">
+      <c r="A320">
+        <v>326</v>
+      </c>
+      <c r="B320" t="s">
+        <v>99</v>
+      </c>
+      <c r="D320" t="s">
+        <v>576</v>
+      </c>
+      <c r="F320" t="s">
+        <v>19</v>
+      </c>
+      <c r="I320" t="s">
+        <v>27</v>
+      </c>
+      <c r="J320" t="s">
+        <v>209</v>
+      </c>
+      <c r="K320" t="s">
+        <v>585</v>
+      </c>
+      <c r="M320" t="s">
+        <v>385</v>
+      </c>
+      <c r="O320" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="321" spans="1:15">
+      <c r="A321">
+        <v>327</v>
+      </c>
+      <c r="B321" t="s">
+        <v>591</v>
+      </c>
+      <c r="C321" t="s">
+        <v>592</v>
+      </c>
+      <c r="D321" t="s">
+        <v>485</v>
+      </c>
+      <c r="E321" t="s">
+        <v>593</v>
+      </c>
+      <c r="F321" t="s">
+        <v>19</v>
+      </c>
+      <c r="I321" t="s">
+        <v>594</v>
+      </c>
+      <c r="J321" t="s">
+        <v>28</v>
+      </c>
+      <c r="K321" t="s">
+        <v>595</v>
+      </c>
+      <c r="M321" t="s">
+        <v>385</v>
+      </c>
+      <c r="N321" t="s">
+        <v>596</v>
+      </c>
+      <c r="O321" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="322" spans="1:15">
+      <c r="A322">
+        <v>328</v>
+      </c>
+      <c r="B322" t="s">
+        <v>598</v>
+      </c>
+      <c r="C322" t="s">
+        <v>599</v>
+      </c>
+      <c r="D322" t="s">
+        <v>600</v>
+      </c>
+      <c r="E322" t="s">
+        <v>601</v>
+      </c>
+      <c r="F322" t="s">
+        <v>60</v>
+      </c>
+      <c r="I322" t="s">
+        <v>594</v>
+      </c>
+      <c r="J322" t="s">
+        <v>28</v>
+      </c>
+      <c r="K322" t="s">
+        <v>595</v>
+      </c>
+      <c r="M322" t="s">
+        <v>385</v>
+      </c>
+      <c r="N322" t="s">
+        <v>602</v>
+      </c>
+      <c r="O322" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="323" spans="1:15">
+      <c r="A323">
+        <v>329</v>
+      </c>
+      <c r="B323" t="s">
+        <v>598</v>
+      </c>
+      <c r="C323" t="s">
+        <v>599</v>
+      </c>
+      <c r="E323" t="s">
+        <v>601</v>
+      </c>
+      <c r="F323" t="s">
+        <v>60</v>
+      </c>
+      <c r="I323" t="s">
+        <v>594</v>
+      </c>
+      <c r="J323" t="s">
+        <v>209</v>
+      </c>
+      <c r="K323" t="s">
+        <v>604</v>
+      </c>
+      <c r="M323" t="s">
+        <v>385</v>
+      </c>
+      <c r="N323" t="s">
+        <v>605</v>
+      </c>
+      <c r="O323" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="324" spans="1:15">
+      <c r="A324">
+        <v>330</v>
+      </c>
+      <c r="B324" t="s">
+        <v>607</v>
+      </c>
+      <c r="F324" t="s">
+        <v>19</v>
+      </c>
+      <c r="I324" t="s">
+        <v>27</v>
+      </c>
+      <c r="J324" t="s">
+        <v>28</v>
+      </c>
+      <c r="K324" t="s">
+        <v>608</v>
+      </c>
+      <c r="M324" t="s">
+        <v>609</v>
+      </c>
+      <c r="O324" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="325" spans="1:15">
+      <c r="A325">
+        <v>331</v>
+      </c>
+      <c r="B325" t="s">
+        <v>611</v>
+      </c>
+      <c r="F325" t="s">
+        <v>19</v>
+      </c>
+      <c r="I325" t="s">
+        <v>27</v>
+      </c>
+      <c r="J325" t="s">
+        <v>209</v>
+      </c>
+      <c r="K325" t="s">
+        <v>328</v>
+      </c>
+      <c r="M325" t="s">
+        <v>609</v>
+      </c>
+      <c r="O325" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="326" spans="1:15">
+      <c r="A326">
+        <v>333</v>
+      </c>
+      <c r="B326" t="s">
+        <v>613</v>
+      </c>
+      <c r="F326" t="s">
+        <v>19</v>
+      </c>
+      <c r="I326" t="s">
+        <v>27</v>
+      </c>
+      <c r="J326" t="s">
+        <v>28</v>
+      </c>
+      <c r="K326" t="s">
+        <v>328</v>
+      </c>
+      <c r="M326" t="s">
+        <v>609</v>
+      </c>
+      <c r="O326" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="327" spans="1:15">
+      <c r="A327">
+        <v>334</v>
+      </c>
+      <c r="B327" t="s">
+        <v>615</v>
+      </c>
+      <c r="D327" t="s">
+        <v>349</v>
+      </c>
+      <c r="E327" t="s">
+        <v>44</v>
+      </c>
+      <c r="F327" t="s">
+        <v>19</v>
+      </c>
+      <c r="I327" t="s">
+        <v>27</v>
+      </c>
+      <c r="J327" t="s">
+        <v>28</v>
+      </c>
+      <c r="K327" t="s">
+        <v>328</v>
+      </c>
+      <c r="M327" t="s">
+        <v>609</v>
+      </c>
+      <c r="N327" t="s">
+        <v>616</v>
+      </c>
+      <c r="O327" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="328" spans="1:15">
+      <c r="A328">
+        <v>335</v>
+      </c>
+      <c r="B328" t="s">
+        <v>615</v>
+      </c>
+      <c r="D328" t="s">
+        <v>349</v>
+      </c>
+      <c r="E328" t="s">
+        <v>44</v>
+      </c>
+      <c r="F328" t="s">
+        <v>19</v>
+      </c>
+      <c r="I328" t="s">
+        <v>27</v>
+      </c>
+      <c r="J328" t="s">
+        <v>209</v>
+      </c>
+      <c r="K328" t="s">
+        <v>328</v>
+      </c>
+      <c r="M328" t="s">
+        <v>609</v>
+      </c>
+      <c r="N328" t="s">
+        <v>616</v>
+      </c>
+      <c r="O328" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="329" spans="1:15">
+      <c r="A329">
+        <v>336</v>
+      </c>
+      <c r="B329" t="s">
+        <v>619</v>
+      </c>
+      <c r="C329" t="s">
+        <v>620</v>
+      </c>
+      <c r="E329" t="s">
+        <v>621</v>
+      </c>
+      <c r="F329" t="s">
+        <v>19</v>
+      </c>
+      <c r="I329" t="s">
+        <v>27</v>
+      </c>
+      <c r="J329" t="s">
+        <v>28</v>
+      </c>
+      <c r="K329" t="s">
+        <v>328</v>
+      </c>
+      <c r="M329" t="s">
+        <v>609</v>
+      </c>
+      <c r="O329" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="330" spans="1:15">
+      <c r="A330">
+        <v>337</v>
+      </c>
+      <c r="B330" t="s">
+        <v>591</v>
+      </c>
+      <c r="C330" t="s">
+        <v>599</v>
+      </c>
+      <c r="D330" t="s">
+        <v>623</v>
+      </c>
+      <c r="F330" t="s">
+        <v>19</v>
+      </c>
+      <c r="H330" t="s">
+        <v>604</v>
+      </c>
+      <c r="I330" t="s">
+        <v>594</v>
+      </c>
+      <c r="J330" t="s">
+        <v>209</v>
+      </c>
+      <c r="K330" t="s">
+        <v>624</v>
+      </c>
+      <c r="M330" t="s">
+        <v>609</v>
+      </c>
+      <c r="N330" t="s">
+        <v>625</v>
+      </c>
+      <c r="O330" t="s">
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">