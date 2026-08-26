--- v1 (2026-06-26)
+++ v2 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Asset Name</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
@@ -1898,50 +1898,77 @@
     <t>AST-000335</t>
   </si>
   <si>
     <t>Galon</t>
   </si>
   <si>
     <t>Oasis</t>
   </si>
   <si>
     <t>24 galon</t>
   </si>
   <si>
     <t>AST-000336</t>
   </si>
   <si>
     <t>Mobilio</t>
   </si>
   <si>
     <t>Klinik</t>
   </si>
   <si>
     <t>B 2493 WVE</t>
   </si>
   <si>
     <t>AST-000337</t>
+  </si>
+  <si>
+    <t>Laptop</t>
+  </si>
+  <si>
+    <t>TUF Gaming A15</t>
+  </si>
+  <si>
+    <t>Ryzen 7 7445HS 
+16 GB DDR5 
+SSD 512 GB NVME
+VGA RTX 3050 4GB Vram</t>
+  </si>
+  <si>
+    <t>Surya</t>
+  </si>
+  <si>
+    <t>Admin PM</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>AST-000339</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2245,51 +2272,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O330"/>
+  <dimension ref="A1:O331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -11593,50 +11620,91 @@
         <v>623</v>
       </c>
       <c r="F330" t="s">
         <v>19</v>
       </c>
       <c r="H330" t="s">
         <v>604</v>
       </c>
       <c r="I330" t="s">
         <v>594</v>
       </c>
       <c r="J330" t="s">
         <v>209</v>
       </c>
       <c r="K330" t="s">
         <v>624</v>
       </c>
       <c r="M330" t="s">
         <v>609</v>
       </c>
       <c r="N330" t="s">
         <v>625</v>
       </c>
       <c r="O330" t="s">
         <v>626</v>
+      </c>
+    </row>
+    <row r="331" spans="1:15">
+      <c r="A331">
+        <v>339</v>
+      </c>
+      <c r="B331" t="s">
+        <v>627</v>
+      </c>
+      <c r="C331" t="s">
+        <v>544</v>
+      </c>
+      <c r="D331" t="s">
+        <v>628</v>
+      </c>
+      <c r="E331" t="s">
+        <v>629</v>
+      </c>
+      <c r="F331" t="s">
+        <v>19</v>
+      </c>
+      <c r="G331" t="s">
+        <v>630</v>
+      </c>
+      <c r="H331" t="s">
+        <v>631</v>
+      </c>
+      <c r="I331" t="s">
+        <v>20</v>
+      </c>
+      <c r="J331" t="s">
+        <v>21</v>
+      </c>
+      <c r="L331" t="s">
+        <v>632</v>
+      </c>
+      <c r="M331" t="s">
+        <v>633</v>
+      </c>
+      <c r="O331" t="s">
+        <v>634</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">